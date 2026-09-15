--- v2 (2026-02-04)
+++ v3 (2026-09-15)
@@ -22,80 +22,86 @@
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1C33E433" w14:textId="77777777" w:rsidR="00537B20" w:rsidRPr="00C6782B" w:rsidRDefault="00537B20" w:rsidP="00504191">
       <w:pPr>
         <w:sectPr w:rsidR="00537B20" w:rsidRPr="00C6782B" w:rsidSect="00501313">
           <w:headerReference w:type="default" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="2127" w:right="737" w:bottom="1701" w:left="1474" w:header="567" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DC63333" w14:textId="21A171A7" w:rsidR="005D1D0B" w:rsidRDefault="00D64008" w:rsidP="00447D68">
+    <w:p w14:paraId="0DC63333" w14:textId="40B34831" w:rsidR="005D1D0B" w:rsidRDefault="00D64008" w:rsidP="00447D68">
       <w:pPr>
         <w:pStyle w:val="DokumentTypenFormat"/>
         <w:rPr>
           <w:rStyle w:val="Hervorhebung"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="MacroStartPosition"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
-        <w:t xml:space="preserve">Anmeldung für das Praktikum </w:t>
+        <w:t xml:space="preserve">Anmeldung für </w:t>
+      </w:r>
+      <w:r w:rsidR="008F5604">
+        <w:t>die Praxisausbildung</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00447D68">
         <w:t>NKI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CF64A0F" w14:textId="77777777" w:rsidR="00724F9F" w:rsidRDefault="00724F9F" w:rsidP="00724F9F">
       <w:pPr>
         <w:pStyle w:val="Subject"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BCCA86E" w14:textId="77777777" w:rsidR="00A16AAD" w:rsidRDefault="00A16AAD" w:rsidP="00A16AAD">
       <w:pPr>
         <w:pStyle w:val="Subject"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B4C815E" w14:textId="441FF419" w:rsidR="00724F9F" w:rsidRDefault="00724F9F" w:rsidP="00A16AAD">
       <w:pPr>
         <w:pStyle w:val="Subject"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
@@ -156,54 +162,51 @@
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00266347" w:rsidRPr="00266347">
             <w:rPr>
               <w:rStyle w:val="PINKN"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="4E466536" w14:textId="05DEAF06" w:rsidR="0096561C" w:rsidRPr="00545B6E" w:rsidRDefault="0096561C" w:rsidP="0096561C">
       <w:pPr>
         <w:pStyle w:val="Subject"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="DA1943" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Klasse (Bsp. NKI 23-2)</w:t>
-[...2 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Klasse (Bsp. NKI 23-2):</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00545B6E">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="DA1943" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="PINKN"/>
             <w:b w:val="0"/>
             <w:bCs/>
           </w:rPr>
           <w:alias w:val="Bsp.: NKI 23-2"/>
           <w:tag w:val="Vorname und Name"/>
           <w:id w:val="-284120239"/>
           <w:placeholder>
             <w:docPart w:val="B69A21110E264D869397334C11A651A2"/>
           </w:placeholder>
@@ -213,131 +216,135 @@
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Absatz-Standardschriftart"/>
             <w:color w:val="auto"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="003D1606" w:rsidRPr="003D1606">
             <w:rPr>
               <w:rStyle w:val="PINKN"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="17A80DCF" w14:textId="77777777" w:rsidR="00A16AAD" w:rsidRDefault="00A16AAD" w:rsidP="00A16AAD">
       <w:pPr>
         <w:pStyle w:val="Subject"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AA66904" w14:textId="2B0F0D2E" w:rsidR="00A16AAD" w:rsidRDefault="00A16AAD" w:rsidP="00A16AAD">
+    <w:p w14:paraId="6AA66904" w14:textId="79917549" w:rsidR="00A16AAD" w:rsidRDefault="00A16AAD" w:rsidP="00A16AAD">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
       <w:r w:rsidRPr="005B440C">
-        <w:t xml:space="preserve">Angaben zum Praktikum </w:t>
+        <w:t>Angaben z</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5604">
+        <w:t>ur Praxisausbildung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B440C">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED5546C" w14:textId="28E43A9D" w:rsidR="00A16AAD" w:rsidRPr="00414243" w:rsidRDefault="008327DB" w:rsidP="008327DB">
+    <w:p w14:paraId="5ED5546C" w14:textId="55CBB8F2" w:rsidR="00A16AAD" w:rsidRPr="00414243" w:rsidRDefault="008F5604" w:rsidP="008327DB">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rStyle w:val="Orginal"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="DA1943" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F05284">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00F05284">
+      <w:r>
+        <w:t>Praxis</w:t>
+      </w:r>
+      <w:r w:rsidR="008327DB" w:rsidRPr="00F05284">
         <w:t>grösse:</w:t>
       </w:r>
       <w:r w:rsidR="009D11E2" w:rsidRPr="00F05284">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A4AD5" w:rsidRPr="00F05284">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A3201A" w:rsidRPr="00414243">
         <w:rPr>
           <w:rStyle w:val="Orginal"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="DA1943" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="PINKN"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
           </w:rPr>
-          <w:alias w:val="Bitte wählen Sie die Praktikumsgrösse aus"/>
-          <w:tag w:val="Bitte wählen Sie die Praktikumsgrösse aus"/>
+          <w:alias w:val="Bitte wählen Sie die Praxisgrösse aus"/>
+          <w:tag w:val="Bitte wählen Sie die Praxisgrösse aus"/>
           <w:id w:val="-396978844"/>
           <w:placeholder>
             <w:docPart w:val="011734FE4C1D4E6099316EE3FD082A92"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="FF99CC"/>
           <w:comboBox>
             <w:listItem w:value="Wählen Sie ein Element aus."/>
-            <w:listItem w:displayText="27 ECTS = 810 Stunden" w:value="27 ECTS = 810 Stunden"/>
-[...1 lines deleted...]
-            <w:listItem w:displayText="45 ECTS = 1350 Stunden" w:value="45 ECTS = 1350 Stunden"/>
+            <w:listItem w:displayText="27 ECTS = 810 Stunden - Praktikum" w:value="27 ECTS = 810 Stunden - Praktikum"/>
+            <w:listItem w:displayText="36 ECTS = 1080 Stunden - Praktikum" w:value="36 ECTS = 1080 Stunden - Praktikum"/>
+            <w:listItem w:displayText="45 ECTS = 1350 Stunden - Praktikum" w:value="45 ECTS = 1350 Stunden - Praktikum"/>
+            <w:listItem w:displayText="48 ECTS = 1440 Stunden - berufsbegleitende Praxisausbildung" w:value="48 ECTS = 1440 Stunden - berufsbegleitende Praxisausbildung"/>
           </w:comboBox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Orginal"/>
             <w:color w:val="77C5D8" w:themeColor="accent1"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="008D1D68" w:rsidRPr="008D1D68">
+          <w:r w:rsidRPr="008D1D68">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:color w:val="DA1943" w:themeColor="accent3" w:themeShade="BF"/>
             </w:rPr>
             <w:t>Wählen Sie ein Element aus.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="31686F54" w14:textId="042AC5CA" w:rsidR="00F7737C" w:rsidRPr="00A21409" w:rsidRDefault="00F7737C" w:rsidP="00F7737C">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:rPr>
           <w:rStyle w:val="NKI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="DA1943" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Arbeitspensum:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F05284">
@@ -824,56 +831,68 @@
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Orginal"/>
             <w:color w:val="77C5D8" w:themeColor="accent1"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00896916" w:rsidRPr="008C264F">
             <w:rPr>
               <w:rStyle w:val="Orginal"/>
               <w:color w:val="DA1943" w:themeColor="accent3" w:themeShade="BF"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="566EBB0B" w14:textId="77777777" w:rsidR="004D7480" w:rsidRDefault="004D7480" w:rsidP="004D7480">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="120"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3942AB2B" w14:textId="1B399691" w:rsidR="004D7480" w:rsidRDefault="004D7480" w:rsidP="004D7480">
+    <w:p w14:paraId="3942AB2B" w14:textId="32849428" w:rsidR="004D7480" w:rsidRDefault="004D7480" w:rsidP="004D7480">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
       <w:r>
-        <w:t>Angaben zur Praktikumsstelle (falls nicht gleich wie die Praxisorganisation)</w:t>
+        <w:t>Angaben zu</w:t>
+      </w:r>
+      <w:r w:rsidR="00975B7C">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F5604">
+        <w:t>Arbeitsort</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (falls nicht gleich wie die Praxisorganisation)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23727996" w14:textId="20CFEF65" w:rsidR="00AF5B56" w:rsidRPr="008C264F" w:rsidRDefault="00AF5B56" w:rsidP="00AF5B56">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rStyle w:val="Orginal"/>
           <w:color w:val="DA1943" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE0283">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Organisation:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00557D4E">
         <w:rPr>
@@ -1136,96 +1155,96 @@
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Absatz-Standardschriftart"/>
             <w:color w:val="auto"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00414243" w:rsidRPr="008C264F">
             <w:rPr>
               <w:rStyle w:val="Orginal"/>
               <w:color w:val="DA1943" w:themeColor="accent3" w:themeShade="BF"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="7F923F3C" w14:textId="77777777" w:rsidR="007248C3" w:rsidRPr="008C264F" w:rsidRDefault="007248C3" w:rsidP="00AF5B56">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:color w:val="DA1943" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0517940D" w14:textId="5D2FE503" w:rsidR="00DC076B" w:rsidRPr="008C264F" w:rsidRDefault="003D1606" w:rsidP="003B6845">
+    <w:p w14:paraId="0517940D" w14:textId="5D2FE503" w:rsidR="00DC076B" w:rsidRPr="008C264F" w:rsidRDefault="005B139F" w:rsidP="003B6845">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rStyle w:val="Orginal"/>
           <w:color w:val="DA1943" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Orginal"/>
             <w:color w:val="DA1943" w:themeColor="accent3" w:themeShade="BF"/>
           </w:rPr>
           <w:id w:val="800736734"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Orginal"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="003B6845" w:rsidRPr="008C264F">
             <w:rPr>
               <w:rStyle w:val="Orginal"/>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="DA1943" w:themeColor="accent3" w:themeShade="BF"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DC076B" w:rsidRPr="008C264F">
         <w:rPr>
           <w:rStyle w:val="Orginal"/>
           <w:color w:val="DA1943" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> anerkannt von der Hochschule Luzern – Soziale Arbeit (figuriert auf dem Praktikumsstellenmarkt)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C62E954" w14:textId="6C9E8048" w:rsidR="003B6845" w:rsidRDefault="003D1606" w:rsidP="00652B2B">
+    <w:p w14:paraId="4C62E954" w14:textId="6C9E8048" w:rsidR="003B6845" w:rsidRDefault="005B139F" w:rsidP="00652B2B">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rStyle w:val="Orginal"/>
           <w:color w:val="DA1943" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Orginal"/>
             <w:color w:val="DA1943" w:themeColor="accent3" w:themeShade="BF"/>
           </w:rPr>
           <w:id w:val="989290268"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
@@ -1560,51 +1579,51 @@
           <w15:color w:val="FF99CC"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Absatz-Standardschriftart"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:snapToGrid w:val="0"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="32"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00896916" w:rsidRPr="008C264F">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="DA1943" w:themeColor="accent3" w:themeShade="BF"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0D0B2471" w14:textId="4B95806D" w:rsidR="00BE16F3" w:rsidRPr="008C264F" w:rsidRDefault="003D1606" w:rsidP="003E16C9">
+    <w:p w14:paraId="0D0B2471" w14:textId="4B95806D" w:rsidR="00BE16F3" w:rsidRPr="008C264F" w:rsidRDefault="005B139F" w:rsidP="003E16C9">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rStyle w:val="Orginal"/>
           <w:color w:val="DA1943" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Orginal"/>
             <w:color w:val="DA1943" w:themeColor="accent3" w:themeShade="BF"/>
           </w:rPr>
           <w:id w:val="337431721"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Orginal"/>
           </w:rPr>
         </w:sdtEndPr>
@@ -1725,51 +1744,51 @@
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="Orginal"/>
           <w:color w:val="77C5D8" w:themeColor="accent1"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="36AF3F0D" w14:textId="626D9254" w:rsidR="00E944EB" w:rsidRPr="00414243" w:rsidRDefault="00441372" w:rsidP="00E944EB">
           <w:pPr>
             <w:rPr>
               <w:rStyle w:val="Orginal"/>
               <w:color w:val="DA1943" w:themeColor="accent3" w:themeShade="BF"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00414243">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:color w:val="DA1943" w:themeColor="accent3" w:themeShade="BF"/>
             </w:rPr>
             <w:t>Wählen Sie ein Element aus.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="29E21B15" w14:textId="77777777" w:rsidR="00E944EB" w:rsidRDefault="00E944EB" w:rsidP="00441372"/>
-    <w:p w14:paraId="306BAB86" w14:textId="77777777" w:rsidR="00441372" w:rsidRPr="00910F28" w:rsidRDefault="003D1606" w:rsidP="00441372">
+    <w:p w14:paraId="306BAB86" w14:textId="77777777" w:rsidR="00441372" w:rsidRPr="00910F28" w:rsidRDefault="005B139F" w:rsidP="00441372">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Orginal"/>
           <w:color w:val="DA1943" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="77C5D8" w:themeColor="accent1"/>
           </w:rPr>
           <w:id w:val="1736502517"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00441372">
@@ -2342,65 +2361,79 @@
         <w:pStyle w:val="berschrift2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Wichtiger Hinweis:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75F4FDA3" w14:textId="77777777" w:rsidR="00441372" w:rsidRDefault="00441372" w:rsidP="00441372">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E22887">
         <w:t>Es wird empfohlen, mit der Arbeitgeberseite zu klären, ob ein einfacher Strafregisterauszug oder ein Sonderprivatauszug eingereicht werden muss.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52B3530B" w14:textId="77777777" w:rsidR="00441372" w:rsidRDefault="00441372" w:rsidP="00441372">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05C3E27C" w14:textId="4990D07F" w:rsidR="005776A4" w:rsidRDefault="00CA6671" w:rsidP="00441372">
+    <w:p w14:paraId="05C3E27C" w14:textId="63B7D75A" w:rsidR="005776A4" w:rsidRDefault="00CA6671" w:rsidP="00441372">
       <w:pPr>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004806F4">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Die Anmeldung ist nach erfolgter Zusage einer Praktikumsstelle vollständig ausgefüllt und unterschrieben per </w:t>
+        <w:t>Die Anmeldung ist nach erfolgter Zusage einer Praktikumsstelle</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5604">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oder einem Ausbildungsplatz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004806F4">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vollständig ausgefüllt und unterschrieben per </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Mail an</w:t>
       </w:r>
       <w:r w:rsidR="00447D68">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> die Administration</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00447D68">
         <w:rPr>
           <w:bCs/>
@@ -2558,60 +2591,60 @@
         </w:rPr>
         <w:t>Die von allen Beteiligten unterschriebene Anmeldung gilt als Ausbildungsvereinbarung.</w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="Enclosures"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:sectPr w:rsidR="005776A4" w:rsidRPr="007D35AC" w:rsidSect="00441372">
       <w:headerReference w:type="even" r:id="rId17"/>
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="even" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:headerReference w:type="first" r:id="rId21"/>
       <w:footerReference w:type="first" r:id="rId22"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="426" w:right="737" w:bottom="426" w:left="1474" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BE9458C" w14:textId="77777777" w:rsidR="00D9664E" w:rsidRPr="00C6782B" w:rsidRDefault="00D9664E">
+    <w:p w14:paraId="62C27527" w14:textId="77777777" w:rsidR="005B139F" w:rsidRPr="00C6782B" w:rsidRDefault="005B139F">
       <w:r w:rsidRPr="00C6782B">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A8E9ADB" w14:textId="77777777" w:rsidR="00D9664E" w:rsidRPr="00C6782B" w:rsidRDefault="00D9664E">
+    <w:p w14:paraId="1DC2C05B" w14:textId="77777777" w:rsidR="005B139F" w:rsidRPr="00C6782B" w:rsidRDefault="005B139F">
       <w:r w:rsidRPr="00C6782B">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2650,62 +2683,61 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1E920A74" w14:textId="3CB542E1" w:rsidR="008B4B9C" w:rsidRPr="00241B6D" w:rsidRDefault="00C26634" w:rsidP="00B43DFD">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:line="210" w:lineRule="exact"/>
       <w:ind w:right="56"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00241B6D">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Seite </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="14"/>
@@ -2766,61 +2798,61 @@
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="751C9018" w14:textId="77777777" w:rsidR="00545D85" w:rsidRDefault="00545D85">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5C62A712" w14:textId="77777777" w:rsidR="006C4D77" w:rsidRPr="00731E48" w:rsidRDefault="004B09CD" w:rsidP="00B24D45">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="7456"/>
       </w:tabs>
       <w:ind w:right="56"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58804937" wp14:editId="4C85B82B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>bottom</wp:align>
           </wp:positionV>
           <wp:extent cx="1735200" cy="792000"/>
@@ -2940,80 +2972,80 @@
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="60D99149" w14:textId="77777777" w:rsidR="00545D85" w:rsidRDefault="00545D85">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D4C8042" w14:textId="77777777" w:rsidR="00D9664E" w:rsidRPr="00C6782B" w:rsidRDefault="00D9664E">
+    <w:p w14:paraId="690D83B9" w14:textId="77777777" w:rsidR="005B139F" w:rsidRPr="00C6782B" w:rsidRDefault="005B139F">
       <w:r w:rsidRPr="00C6782B">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3972C19F" w14:textId="77777777" w:rsidR="00D9664E" w:rsidRPr="00C6782B" w:rsidRDefault="00D9664E">
+    <w:p w14:paraId="323B7129" w14:textId="77777777" w:rsidR="005B139F" w:rsidRPr="00C6782B" w:rsidRDefault="005B139F">
       <w:r w:rsidRPr="00C6782B">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="29C21FD9" w14:textId="77777777" w:rsidR="00504191" w:rsidRDefault="00C26634" w:rsidP="00A86D6B">
     <w:bookmarkStart w:id="0" w:name="LogoP1"/>
     <w:bookmarkStart w:id="1" w:name="_DN_Hide_3"/>
     <w:bookmarkEnd w:id="0"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09B9E9F9" wp14:editId="3C51B30C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3002400" cy="835200"/>
           <wp:effectExtent l="0" t="0" r="7620" b="3175"/>
           <wp:wrapNone/>
           <wp:docPr id="806153727" name="Grafik 806153727"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3172,77 +3204,77 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3332469" cy="831599"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18F78D8B" w14:textId="77777777" w:rsidR="00545D85" w:rsidRDefault="00545D85">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03F75E91" w14:textId="77777777" w:rsidR="006C4D77" w:rsidRPr="00D77CCF" w:rsidRDefault="006C4D77" w:rsidP="00EC271D"/>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3A51477C" w14:textId="77777777" w:rsidR="00545D85" w:rsidRDefault="00545D85">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D3B45FA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Listennummer"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00A44778"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5C6C131E"/>
@@ -4131,51 +4163,51 @@
   <w:num w:numId="9" w16cid:durableId="799690692">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="88741844">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1274557114">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="139619751">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="558516297">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="zOkmZ7ef4PlyQpVCNpBGeieb+2RQLM1yoIGJAQnLbQbTDKzpHop3JX3TOoPQ6m1DLC8YMj2xScQe4p54PRLPJA==" w:salt="aesh3+ImnvPBx+0fHAAJfw=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="I4eLgjbrZ/JCFyABpTe6CYk4SIbfQJtyFgkMJ/ybeL2s7LUrGNTO27hsDziphi7dKmP84hGEXHwUGSTcgN01FA==" w:salt="Uv6B5pCprXZMBq/f1j97cA=="/>
   <w:defaultTabStop w:val="851"/>
   <w:consecutiveHyphenLimit w:val="3"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
@@ -4711,50 +4743,51 @@
     <w:rsid w:val="00550F8A"/>
     <w:rsid w:val="005536C2"/>
     <w:rsid w:val="00553D8A"/>
     <w:rsid w:val="00556E05"/>
     <w:rsid w:val="00557113"/>
     <w:rsid w:val="005575E7"/>
     <w:rsid w:val="00557D4E"/>
     <w:rsid w:val="0056298A"/>
     <w:rsid w:val="00565AEE"/>
     <w:rsid w:val="005734F3"/>
     <w:rsid w:val="00574054"/>
     <w:rsid w:val="0057564D"/>
     <w:rsid w:val="00575832"/>
     <w:rsid w:val="00576185"/>
     <w:rsid w:val="0057663F"/>
     <w:rsid w:val="0057709F"/>
     <w:rsid w:val="005776A4"/>
     <w:rsid w:val="00582174"/>
     <w:rsid w:val="005871D3"/>
     <w:rsid w:val="00592BF1"/>
     <w:rsid w:val="005945C2"/>
     <w:rsid w:val="00595EFC"/>
     <w:rsid w:val="00597B04"/>
     <w:rsid w:val="005A077C"/>
     <w:rsid w:val="005A4AD5"/>
+    <w:rsid w:val="005B139F"/>
     <w:rsid w:val="005B1663"/>
     <w:rsid w:val="005B2184"/>
     <w:rsid w:val="005B256F"/>
     <w:rsid w:val="005B440C"/>
     <w:rsid w:val="005B4BBB"/>
     <w:rsid w:val="005C02C1"/>
     <w:rsid w:val="005C1028"/>
     <w:rsid w:val="005C11B8"/>
     <w:rsid w:val="005C5961"/>
     <w:rsid w:val="005C7F2F"/>
     <w:rsid w:val="005D1707"/>
     <w:rsid w:val="005D1D0B"/>
     <w:rsid w:val="005D313D"/>
     <w:rsid w:val="005D3404"/>
     <w:rsid w:val="005D5F6E"/>
     <w:rsid w:val="005D6579"/>
     <w:rsid w:val="005E045D"/>
     <w:rsid w:val="005E110D"/>
     <w:rsid w:val="005E384C"/>
     <w:rsid w:val="005E5A04"/>
     <w:rsid w:val="005E7E3B"/>
     <w:rsid w:val="005F234A"/>
     <w:rsid w:val="005F4162"/>
     <w:rsid w:val="005F555B"/>
     <w:rsid w:val="005F5911"/>
@@ -4988,95 +5021,97 @@
     <w:rsid w:val="008B3166"/>
     <w:rsid w:val="008B4B9C"/>
     <w:rsid w:val="008B4DBE"/>
     <w:rsid w:val="008B752B"/>
     <w:rsid w:val="008B77D1"/>
     <w:rsid w:val="008C1146"/>
     <w:rsid w:val="008C1E19"/>
     <w:rsid w:val="008C264F"/>
     <w:rsid w:val="008C5328"/>
     <w:rsid w:val="008D1D68"/>
     <w:rsid w:val="008D42BE"/>
     <w:rsid w:val="008D620E"/>
     <w:rsid w:val="008D62AF"/>
     <w:rsid w:val="008E02BF"/>
     <w:rsid w:val="008E09ED"/>
     <w:rsid w:val="008E1E44"/>
     <w:rsid w:val="008E1F61"/>
     <w:rsid w:val="008E2C0D"/>
     <w:rsid w:val="008E2E43"/>
     <w:rsid w:val="008E4993"/>
     <w:rsid w:val="008E6CD1"/>
     <w:rsid w:val="008E7213"/>
     <w:rsid w:val="008F09F3"/>
     <w:rsid w:val="008F2D60"/>
     <w:rsid w:val="008F4370"/>
+    <w:rsid w:val="008F5604"/>
     <w:rsid w:val="008F7046"/>
     <w:rsid w:val="00901127"/>
     <w:rsid w:val="00901D9B"/>
     <w:rsid w:val="00902C8F"/>
     <w:rsid w:val="00904ACE"/>
     <w:rsid w:val="00905189"/>
     <w:rsid w:val="00905413"/>
     <w:rsid w:val="009054DE"/>
     <w:rsid w:val="009060BB"/>
     <w:rsid w:val="009062A7"/>
     <w:rsid w:val="00907DBB"/>
     <w:rsid w:val="0091142C"/>
     <w:rsid w:val="00912AAF"/>
     <w:rsid w:val="009141AF"/>
     <w:rsid w:val="00920DFA"/>
     <w:rsid w:val="009210E9"/>
     <w:rsid w:val="009224D5"/>
     <w:rsid w:val="00923411"/>
     <w:rsid w:val="00923F5F"/>
     <w:rsid w:val="009243BA"/>
     <w:rsid w:val="00924691"/>
     <w:rsid w:val="00925347"/>
     <w:rsid w:val="00925AB7"/>
     <w:rsid w:val="0093172F"/>
     <w:rsid w:val="00931761"/>
     <w:rsid w:val="0093218C"/>
     <w:rsid w:val="00932E62"/>
     <w:rsid w:val="009334F4"/>
     <w:rsid w:val="00935392"/>
     <w:rsid w:val="009372F5"/>
     <w:rsid w:val="00940558"/>
     <w:rsid w:val="009406F3"/>
     <w:rsid w:val="009408F1"/>
     <w:rsid w:val="00943586"/>
     <w:rsid w:val="00943A0A"/>
     <w:rsid w:val="00943C42"/>
     <w:rsid w:val="00943EFA"/>
     <w:rsid w:val="00945488"/>
     <w:rsid w:val="00946141"/>
     <w:rsid w:val="0095366B"/>
     <w:rsid w:val="00953997"/>
     <w:rsid w:val="00954E0A"/>
     <w:rsid w:val="00955DF7"/>
     <w:rsid w:val="0096561C"/>
     <w:rsid w:val="00974C95"/>
+    <w:rsid w:val="00975B7C"/>
     <w:rsid w:val="009760AA"/>
     <w:rsid w:val="00983049"/>
     <w:rsid w:val="00984BE4"/>
     <w:rsid w:val="00987A4D"/>
     <w:rsid w:val="00987ECA"/>
     <w:rsid w:val="00990DD6"/>
     <w:rsid w:val="0099292A"/>
     <w:rsid w:val="00994247"/>
     <w:rsid w:val="009943EA"/>
     <w:rsid w:val="0099517E"/>
     <w:rsid w:val="0099748F"/>
     <w:rsid w:val="00997838"/>
     <w:rsid w:val="009A0022"/>
     <w:rsid w:val="009A2D8A"/>
     <w:rsid w:val="009A3A05"/>
     <w:rsid w:val="009A59DD"/>
     <w:rsid w:val="009A7BA9"/>
     <w:rsid w:val="009B0367"/>
     <w:rsid w:val="009B0DF0"/>
     <w:rsid w:val="009B25FF"/>
     <w:rsid w:val="009B3821"/>
     <w:rsid w:val="009B5A49"/>
     <w:rsid w:val="009B77AA"/>
     <w:rsid w:val="009C0A25"/>
     <w:rsid w:val="009C0FD1"/>
@@ -5258,50 +5293,51 @@
     <w:rsid w:val="00C065E6"/>
     <w:rsid w:val="00C10F5D"/>
     <w:rsid w:val="00C1164E"/>
     <w:rsid w:val="00C11A30"/>
     <w:rsid w:val="00C11EF7"/>
     <w:rsid w:val="00C11F3E"/>
     <w:rsid w:val="00C1263C"/>
     <w:rsid w:val="00C13843"/>
     <w:rsid w:val="00C14567"/>
     <w:rsid w:val="00C161E5"/>
     <w:rsid w:val="00C170E3"/>
     <w:rsid w:val="00C217CD"/>
     <w:rsid w:val="00C22D95"/>
     <w:rsid w:val="00C23F66"/>
     <w:rsid w:val="00C2418F"/>
     <w:rsid w:val="00C2625E"/>
     <w:rsid w:val="00C26634"/>
     <w:rsid w:val="00C2677A"/>
     <w:rsid w:val="00C30972"/>
     <w:rsid w:val="00C358A5"/>
     <w:rsid w:val="00C41842"/>
     <w:rsid w:val="00C44B84"/>
     <w:rsid w:val="00C45790"/>
     <w:rsid w:val="00C47B77"/>
     <w:rsid w:val="00C517A2"/>
+    <w:rsid w:val="00C541DB"/>
     <w:rsid w:val="00C54253"/>
     <w:rsid w:val="00C5524E"/>
     <w:rsid w:val="00C56F87"/>
     <w:rsid w:val="00C572CC"/>
     <w:rsid w:val="00C57C9B"/>
     <w:rsid w:val="00C64C2F"/>
     <w:rsid w:val="00C6782B"/>
     <w:rsid w:val="00C70241"/>
     <w:rsid w:val="00C7504A"/>
     <w:rsid w:val="00C753F0"/>
     <w:rsid w:val="00C77849"/>
     <w:rsid w:val="00C77C7E"/>
     <w:rsid w:val="00C81E1A"/>
     <w:rsid w:val="00C82295"/>
     <w:rsid w:val="00C82B8A"/>
     <w:rsid w:val="00C85E0E"/>
     <w:rsid w:val="00C87D03"/>
     <w:rsid w:val="00C903F6"/>
     <w:rsid w:val="00C906EE"/>
     <w:rsid w:val="00C945D7"/>
     <w:rsid w:val="00C975E5"/>
     <w:rsid w:val="00CA0671"/>
     <w:rsid w:val="00CA0B98"/>
     <w:rsid w:val="00CA1B75"/>
     <w:rsid w:val="00CA2E86"/>
@@ -7211,51 +7247,51 @@
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bachelor.nki@hslu.ch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elearning.hslu.ch/ilias/goto.php?target=file_6544942_download&amp;client_id=hslu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.bin"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.bin"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\sharnold\AppData\Local\Temp\Docunize\00%20Vorlage%20A4%20hoch%202.dotm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="50D76FFA3B78416A9B8394D2CE3EA786"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8D87E430-E584-4946-916B-7FC1CE4C9345}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B852C4" w:rsidRDefault="00915B66" w:rsidP="00915B66">
           <w:pPr>
             <w:pStyle w:val="50D76FFA3B78416A9B8394D2CE3EA7862"/>
           </w:pPr>
           <w:r w:rsidRPr="008C264F">
             <w:rPr>
               <w:rStyle w:val="Orginal"/>
             </w:rPr>
@@ -7828,74 +7864,73 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10455B2F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CE342942"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -8337,66 +8372,68 @@
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2126267904">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:formatting="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007B19C3"/>
+    <w:rsid w:val="00130239"/>
     <w:rsid w:val="00154260"/>
     <w:rsid w:val="00162530"/>
     <w:rsid w:val="00287BFE"/>
     <w:rsid w:val="00351D88"/>
     <w:rsid w:val="00597B04"/>
     <w:rsid w:val="007B19C3"/>
     <w:rsid w:val="00870D44"/>
     <w:rsid w:val="008711A1"/>
     <w:rsid w:val="00875E4B"/>
     <w:rsid w:val="00892E5C"/>
     <w:rsid w:val="00915B66"/>
     <w:rsid w:val="009D4565"/>
     <w:rsid w:val="00A64C05"/>
     <w:rsid w:val="00B10CD1"/>
     <w:rsid w:val="00B852C4"/>
     <w:rsid w:val="00BD2D6D"/>
+    <w:rsid w:val="00C541DB"/>
     <w:rsid w:val="00CD4ADE"/>
     <w:rsid w:val="00D135C6"/>
     <w:rsid w:val="00D5065A"/>
     <w:rsid w:val="00D52D10"/>
     <w:rsid w:val="00D84AB7"/>
     <w:rsid w:val="00F324F6"/>
     <w:rsid w:val="00F81C27"/>
     <w:rsid w:val="00FC78BE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
@@ -9485,55 +9522,60 @@
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="83f370fc-2ab7-41b7-87f7-d7459a3f2056">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="3f9d5b09-a744-4eea-8a73-36a6ca5ddd3b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<officeatwork xmlns="http://schemas.officeatwork.com/MasterProperties">eNrtWt1u2zYUvi/QdyAKpDezZUmWZRvthHlO3Hi1Fy9SW2AoMNDSkU2EEjWKius+z95iBXbRB9orjP5NHDsSnbTdMChIHEQ6fzz8eEh+J3//+dfLIU4F8BFnCXAxd0Gkzv4z1D/9GUfw/TMADA0zrFfHtgVVy2oaVWyMcbVhG+160GgEtuk/Qx1fkGsp3cM0hWfIBQq+gKDH+EUmkkxs3tzxRGDP99bxJfgkIRALqdQjQIN0/Rut3r/pn8o3bzHNwDF1o6mbhq23DbtRt+vttt20jZe11duXtaXervrKzdbCWZSEn/+IJ8BztbZBrQa8VdfVtPo+i7c6XRYL7ItczSFOEhJPPDymMMBjoBttVCtWuBNjNT8hp0ClNJ9fJILcRHmfn11ps0i8y6IEx/NiqwnmIlpNeq6kRwSFIqEe4am4Pc33Zo0EAQUVyQFWs+hmYUg+FAaYUapi7Sc2VhpwJwg4pKkrOIBQFP61P1KU7BIxVxRVwQMFAYrim3FJZMt1QOLCRHiyACVTVizYw4WTdDbEhBYPKJl7rEiqHwvOgsy/vcIcF6YcTUB+CkCnUi5GWRygc+Ac4twl26UslSnZWupxkJqU+FNAr/jnT2kKufqyPEdYLOq0xGHOVNQ29be2W6vvrd3dLBUsWmoVV+97iwG7yhalwJsnXySoCz7BMUnxOvnFe4re1FuGbVh6W28a9VajXdcbx+wphmZo6Jz509SfZhTQIPsIPEZVhHrPcZS8cCuo71Vd4NfEh7SC3gEPBaSCYzlxyKqsFXJdrmfNUFxB20Lt7DkbsVSE2J8is223K6h7XrV13TwihvrWtoe+swwkv02zhUwDGYaKvrXVn81m2jSlmeZP8/F/qyA5CoEO2IQNMJ/cTNHJ4lF68n7h7bdg5XSimYauaw35M4vCQoNuhCnNNXi1Mmg21Az2GJPwPWxRuppABLIChr9HWrg2rBjpxTSGs94vw69gepQIY8/siM2AJ4zE4r0gAmi0XJc7qRGRTIula0Zbb6g6MvMchYzKg9YBT+EDPNUf5qnY19G1q5OJKeMKVcs2mnXTklOnG0brmGLlCghDufVcSk8V1EkSSq6WpTKNcIzluZjEFXTuDt5ofc89u3zb7565ufZvl9s3MdkeR5y9iphrxvWnjNGRPBYqlDiyc+DtkRjHH+WYltUWbQrt0yd9b/tHru+dBC0Sg9ZZyt9Vs3h3gz+YzPyzOOHy/jS6fYBxdktqPX8n2jmzOFyGrqWr0H9QKawumcRYZBzOyWR6CemP777MsWB145EPU6UtuARzCeb/LJi3Zo0SySWS/xdINhWQbFjySqQvkdw6imHrjBMqs0wTdCkvqJgHFXTKJAyEvPho/dfDfwe1zjvChTSAQ1F0R9lFcT9O5aE2Eyj8/Imj1yyKsniNpuX1fYj5FQh5O0dFY9vJkpycUNtkCG1zdhyyV3l9DJQtE5n1Y6C8CljDm4C/CZ5r+2RybY/JziO3TdsMfF8PqpYfyo/6uF1tt8xxNQSMG+PW2G438Q257fHsMLe9fPHVqW2rbpitlt6WTxrfkNouoI0Pc9vejHzwgD6M25aLgFxjdWL8uIAVqeiHEczOayw3kRV/h+MUjUAUpP0uoewMM6C0QOkub3zQLVKxdIf1czqYL0ghDZn20ycNWeWRfIIzFRu3iGRnoamis8PgFHvao3Ud3TZRDbXMutk0m+oF6xF08OE+iTPSRhrqVCV0GZeDWvFnVgudMz5D66/RhevJF6jz6ohOjPnlmibqbQ619sVXaUvc0xrIhfjTJ4/A7X5X4eHL6X/XBnCeU/HCgw9CnrHnVAp/vMCzO0vg+US8OA7+J9fjLh+EJwvjtYX1hYlDnm52yoXEgyCw4+PxTFzZ2ihbG2Vro2xtlK2NsrVRcmglh1a2Nkowl62NEsklksvWRtnaKFsb37a1UTvwz/z/ANxjDPk=</officeatwork>
+<officeatwork xmlns="http://schemas.officeatwork.com/Document">eNp7v3u/jUt+cmlual6JnY1PYl56aWJ6qp2RgampjT6ca6MPVwMA6D4SQg==</officeatwork>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010048C2734AD7FD9D48BCA5BD84CACC68F6" ma:contentTypeVersion="18" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="6e0f749f18dc5766457212d41e7d50d4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="83f370fc-2ab7-41b7-87f7-d7459a3f2056" xmlns:ns3="3f9d5b09-a744-4eea-8a73-36a6ca5ddd3b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6b3641a26b885d940ae013fd526dd6fc" ns2:_="" ns3:_="">
     <xsd:import namespace="83f370fc-2ab7-41b7-87f7-d7459a3f2056"/>
     <xsd:import namespace="3f9d5b09-a744-4eea-8a73-36a6ca5ddd3b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
@@ -9742,155 +9784,150 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<officeatwork xmlns="http://schemas.officeatwork.com/Document">eNp7v3u/jUt+cmlual6JnY1PYl56aWJ6qp2RgampjT6ca6MPVwMA6D4SQg==</officeatwork>
+<officeatwork xmlns="http://schemas.officeatwork.com/MasterProperties">eNrtWt1u2zYUvi/QdyAKpDezZUmWZRvthHlO3Hi1Fy9SW2AoMNDSkU2EEjWKius+z95iBXbRB9orjP5NHDsSnbTdMChIHEQ6fzz8eEh+J3//+dfLIU4F8BFnCXAxd0Gkzv4z1D/9GUfw/TMADA0zrFfHtgVVy2oaVWyMcbVhG+160GgEtuk/Qx1fkGsp3cM0hWfIBQq+gKDH+EUmkkxs3tzxRGDP99bxJfgkIRALqdQjQIN0/Rut3r/pn8o3bzHNwDF1o6mbhq23DbtRt+vttt20jZe11duXtaXervrKzdbCWZSEn/+IJ8BztbZBrQa8VdfVtPo+i7c6XRYL7ItczSFOEhJPPDymMMBjoBttVCtWuBNjNT8hp0ClNJ9fJILcRHmfn11ps0i8y6IEx/NiqwnmIlpNeq6kRwSFIqEe4am4Pc33Zo0EAQUVyQFWs+hmYUg+FAaYUapi7Sc2VhpwJwg4pKkrOIBQFP61P1KU7BIxVxRVwQMFAYrim3FJZMt1QOLCRHiyACVTVizYw4WTdDbEhBYPKJl7rEiqHwvOgsy/vcIcF6YcTUB+CkCnUi5GWRygc+Ac4twl26UslSnZWupxkJqU+FNAr/jnT2kKufqyPEdYLOq0xGHOVNQ29be2W6vvrd3dLBUsWmoVV+97iwG7yhalwJsnXySoCz7BMUnxOvnFe4re1FuGbVh6W28a9VajXdcbx+wphmZo6Jz509SfZhTQIPsIPEZVhHrPcZS8cCuo71Vd4NfEh7SC3gEPBaSCYzlxyKqsFXJdrmfNUFxB20Lt7DkbsVSE2J8is223K6h7XrV13TwihvrWtoe+swwkv02zhUwDGYaKvrXVn81m2jSlmeZP8/F/qyA5CoEO2IQNMJ/cTNHJ4lF68n7h7bdg5XSimYauaw35M4vCQoNuhCnNNXi1Mmg21Az2GJPwPWxRuppABLIChr9HWrg2rBjpxTSGs94vw69gepQIY8/siM2AJ4zE4r0gAmi0XJc7qRGRTIula0Zbb6g6MvMchYzKg9YBT+EDPNUf5qnY19G1q5OJKeMKVcs2mnXTklOnG0brmGLlCghDufVcSk8V1EkSSq6WpTKNcIzluZjEFXTuDt5ofc89u3zb7565ufZvl9s3MdkeR5y9iphrxvWnjNGRPBYqlDiyc+DtkRjHH+WYltUWbQrt0yd9b/tHru+dBC0Sg9ZZyt9Vs3h3gz+YzPyzOOHy/jS6fYBxdktqPX8n2jmzOFyGrqWr0H9QKawumcRYZBzOyWR6CemP777MsWB145EPU6UtuARzCeb/LJi3Zo0SySWS/xdINhWQbFjySqQvkdw6imHrjBMqs0wTdCkvqJgHFXTKJAyEvPho/dfDfwe1zjvChTSAQ1F0R9lFcT9O5aE2Eyj8/Imj1yyKsniNpuX1fYj5FQh5O0dFY9vJkpycUNtkCG1zdhyyV3l9DJQtE5n1Y6C8CljDm4C/CZ5r+2RybY/JziO3TdsMfF8PqpYfyo/6uF1tt8xxNQSMG+PW2G438Q257fHsMLe9fPHVqW2rbpitlt6WTxrfkNouoI0Pc9vejHzwgD6M25aLgFxjdWL8uIAVqeiHEczOayw3kRV/h+MUjUAUpP0uoewMM6C0QOkub3zQLVKxdIf1czqYL0ghDZn20ycNWeWRfIIzFRu3iGRnoamis8PgFHvao3Ud3TZRDbXMutk0m+oF6xF08OE+iTPSRhrqVCV0GZeDWvFnVgudMz5D66/RhevJF6jz6ohOjPnlmibqbQ619sVXaUvc0xrIhfjTJ4/A7X5X4eHL6X/XBnCeU/HCgw9CnrHnVAp/vMCzO0vg+US8OA7+J9fjLh+EJwvjtYX1hYlDnm52yoXEgyCw4+PxTFzZ2ihbG2Vro2xtlK2NsrVRcmglh1a2Nkowl62NEsklksvWRtnaKFsb37a1UTvwz/z/ANxjDPk=</officeatwork>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{407363A0-188C-46FB-ACE9-4648702DEB59}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="83f370fc-2ab7-41b7-87f7-d7459a3f2056"/>
     <ds:schemaRef ds:uri="3f9d5b09-a744-4eea-8a73-36a6ca5ddd3b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3E374D0-2F01-4379-859D-63FC995B956B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07C2CF82-CB9F-448E-B846-E37B386EC273}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74A41DEA-AAE9-49FE-8D5F-A892F5050D8B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{630AB61A-1FAB-4F81-AA4D-283CA1D7D328}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/MasterProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/Document"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBDA49F2-D6A2-4558-8203-7DFBE8DEF5EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="83f370fc-2ab7-41b7-87f7-d7459a3f2056"/>
     <ds:schemaRef ds:uri="3f9d5b09-a744-4eea-8a73-36a6ca5ddd3b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{630AB61A-1FAB-4F81-AA4D-283CA1D7D328}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74A41DEA-AAE9-49FE-8D5F-A892F5050D8B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/Document"/>
+    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/MasterProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07C2CF82-CB9F-448E-B846-E37B386EC273}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3E374D0-2F01-4379-859D-63FC995B956B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>00 Vorlage A4 hoch 2.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>475</Words>
-  <Characters>3366</Characters>
+  <Words>530</Words>
+  <Characters>3343</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>74</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>27</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3807</CharactersWithSpaces>
+  <CharactersWithSpaces>3866</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>4390955</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:julia.arnold@hslu.ch</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1179761</vt:i4>
       </vt:variant>