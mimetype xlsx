--- v0 (2026-06-05)
+++ v1 (2026-08-06)
@@ -1,142 +1,180 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27830"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29711"/>
   <workbookPr showInkAnnotation="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://hsluzern.sharepoint.com/sites/BScNKI-TM/Freigegebene Dokumente/General/3. Studiengangsteile/3.4 Praxisausbildung/Beurteilung Praxisausbildung NKI/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://hsluzern.sharepoint.com/sites/BScNKI-TM/Freigegebene Dokumente/General/3. Studiengangsteile/3.4 Praxisausbildung/3.4.1 Modul 550_Praktikum/Beurteilungsraster/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="341" documentId="8_{23CA6607-3789-4A24-A462-AB583DBC404B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00B9F401-93EB-4372-B574-760D6EDE8270}"/>
+  <xr:revisionPtr revIDLastSave="358" documentId="8_{23CA6607-3789-4A24-A462-AB583DBC404B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{AE11B2AE-D56D-4DF9-B856-DCFDBD53FD80}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Beurteilungsraster" sheetId="1" r:id="rId1"/>
     <sheet name="Bewertungsskala" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Beurteilungsraster!$A$1:$H$113</definedName>
     <definedName name="Ziel_auswählen" localSheetId="0">Beurteilungsraster!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="F52" i="1" l="1"/>
+  <c r="F64" i="1"/>
+  <c r="F40" i="1"/>
   <c r="F67" i="1" l="1"/>
-  <c r="F64" i="1"/>
-[...2 lines deleted...]
-  <c r="F69" i="1" l="1"/>
+  <c r="F69" i="1" s="1"/>
   <c r="F71" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="58">
   <si>
-    <t>Lernprozessbegleiter:in</t>
+    <t>Beurteilung Kompetenzerwerb Praxisausbildung BSc SA NKI 
+Beurteilungsraster</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Studierende:r (Name, Vorname) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Praxisorganisation </t>
+  </si>
+  <si>
+    <t>Praxisausbildner:in</t>
+  </si>
+  <si>
+    <t>Mentor:in</t>
   </si>
   <si>
     <t>Anzahl Lerngespräche (in h)</t>
   </si>
   <si>
+    <t>Mutationen im Verlaufe der Praxisausbildung in Bezug auf die obigen Angaben</t>
+  </si>
+  <si>
     <t>Stellenprozent:</t>
   </si>
   <si>
     <t>Information zum Ausfüllen des Beurteilungsrasters:</t>
   </si>
   <si>
     <t>Der Beurteilungsraster ist durch einen Blattschutz gesperrt. Die grau markierten Felder können ausgefüllt werden. Mit der Entertaste gelangen Sie immer zum nächsten Feld.</t>
   </si>
   <si>
+    <t>Bei den Kompetenzfeldern kann bei jeder fokussierten Kompetenz (z.B. Selbst- und Sozialkompetenz 1, Fokus: "Umgang mit Konflikten") eine Punktzahl zwischen 1 – 48 Punkte eingetragen werden. Bitte übertragen Sie die finale Punktzahl des in der Beurteilungs-Dokumentation (Word-Dokument) beschriebenen Standortgesprächs 2 bei Abschluss des Praktikums in dieses Feld. Die Punktzahl für jedes Kompetenzfeld (Selbst- und Sozialkompetenz, Methodenkompetenz und Fachkompetenz) berechnet sich aus dem Durchschnitt der Summe der verpflichtenden zwei fokussierten Kompetenzen. Die Punktzahl pro Kompetenzfeld darf 29 Punkte, bzw. die Note 4, nicht unterschreiten. Die abschliessende Punktzahl bzw. Note des Moduls errechnet sich aus dem Durchschnitt der Summe der drei Kompetenzfelder.
+Die Notenskala finden Sie auf der zweiten Seite.</t>
+  </si>
+  <si>
     <t>Punkte pro Kompetenzfeld:</t>
   </si>
   <si>
+    <t>Selbst- und Sozialkompetenz 1</t>
+  </si>
+  <si>
     <t>(im ᴓ mind. 29 Punkte/</t>
   </si>
   <si>
     <t>Fokussierte Kompetenz:</t>
   </si>
   <si>
     <t>gleich Note E/4.0)</t>
   </si>
   <si>
     <t xml:space="preserve">Abschliessende Beurteilung (Anzahl Punkte) </t>
   </si>
   <si>
+    <t xml:space="preserve">Selbst- und Sozialkompetenz 2 </t>
+  </si>
+  <si>
     <t>Total Selbst- und Sozialkompetenz</t>
   </si>
   <si>
+    <t xml:space="preserve">Methodenkompetenz 1 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Methodenkompetenz 2 </t>
+  </si>
+  <si>
     <t>Total Methodenkompetenz</t>
   </si>
   <si>
+    <t xml:space="preserve">Fachkompetenz 1 </t>
+  </si>
+  <si>
+    <t>Fachkompetenz 2</t>
+  </si>
+  <si>
     <t>Total Fachkompetenz</t>
   </si>
   <si>
     <t>Gesamtpunkte:</t>
   </si>
   <si>
     <t>Note:</t>
   </si>
   <si>
     <t>Grade:</t>
   </si>
   <si>
     <t xml:space="preserve">Ort und Datum: </t>
   </si>
   <si>
     <t>Visum Lernprozessbegleiter:in:</t>
   </si>
   <si>
     <t xml:space="preserve">Visum Praxisausbildner:in: </t>
   </si>
   <si>
     <t>Visum Student:in:</t>
   </si>
   <si>
     <t>Gesamtnote und Anzahl ECTS werden in den Kompetenznachweis des:der Studierenden überführt.</t>
@@ -186,190 +224,152 @@
   <si>
     <t>befriedigend</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>ausreichend</t>
   </si>
   <si>
     <t>FX</t>
   </si>
   <si>
     <t>nicht bestanden – Verbesserung erforderlich</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>nicht bestanden</t>
   </si>
   <si>
     <t>24-0</t>
   </si>
   <si>
-    <t>-</t>
-[...11 lines deleted...]
-    <t>Mutationen im Verlaufe der Praxisausbildung in Bezug auf die obigen Angaben</t>
+    <r>
+      <t xml:space="preserve">Die Gesamtbewertung besteht aus den 6 beurteilten Fokus-Kompetenzen. Um die Qualifikationsphase zu bestehen, muss die Beurteilung jedes Kompetenzfeldes (Sozial-, Selbst-, Methoden- und Fachkompetenzen) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>einzeln bestanden sein</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (mindestens 29 Punkte = Note 4). Andernfalls gilt das Praktikum als nicht bestanden und muss wiederholt werden. Es müssen Punkte gegeben werden. Die Gesamtpunkte </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>dürfen im Durchschnitt der drei Kompetenzfelder nicht unter 29 Punkten liegen</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>, um das Praktikum zu bestehen. Im Falle einer FX-Beurteilung (28 - 25 Punkte) müssen zwischen Praxisausbildner:in, Student:in und Lernprozessbegleiter:in Auflagen besprochen werden, die zur Erfüllung der Mindesanforderungen des jeweiligen Kompetenzbereiches führen und von dem:der Student:in erbracht werden.</t>
+    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Basis der im vorliegenden Beurteilungsraster abgebildeten Bewertung ist die </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Beurteilungs-Dokumentation. Sie dient als grundlegendes und verpflichtendes Element </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">der Planung, Steuerung und Reflexion der Lernprozesse in regelmässigen, iterativen Reflexionsschlaufen mit Praxisausbildner:in und Lernprozessbegleiter:in. Es ist in der Verantwortung der Studierenden, die Dokumentation mit ihrem:ihrer Lernprozessbegleiter:in für den Praktikumsstart vorzubereiten, dem:der Praxisausbildner:in bei Einstieg ins Praktikum zu erläutern sowie die Selbstreflexionen für die Standortgespräche vorzubereiten. 
 Zu den </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t>formativen Lernnachweisen der Praxisausbildung</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Verdana"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> gehören: 
 - die Teilnahme an der Supervision 
 - die Vorbereitung des ersten Praxisbesuchs und der beiden Standortgespräche
 - Festhalten der Lernprozesse in der Dokumentation inklusive gegenseitiger Feedbacks von Praxisausbildner:in und Student:in
 </t>
     </r>
   </si>
   <si>
-    <t>Bei den Kompetenzfeldern kann bei jeder fokussierten Kompetenz (z.B. Selbst- und Sozialkompetenz 1, Fokus: "Umgang mit Konflikten") eine Punktzahl zwischen 1 – 48 Punkte eingetragen werden. Bitte übertragen Sie die finale Punktzahl des in der Beurteilungs-Dokumentation (Word-Dokument) beschriebenen Standortgesprächs 2 bei Abschluss des Praktikums in dieses Feld. Die Punktzahl für jedes Kompetenzfeld (Selbst- und Sozialkompetenz, Methodenkompetenz und Fachkompetenz) berechnet sich aus dem Durchschnitt der Summe der verpflichtenden zwei fokussierten Kompetenzen. Die Punktzahl pro Kompetenzfeld darf 29 Punkte, bzw. die Note 4, nicht unterschreiten. Die abschliessende Punktzahl bzw. Note des Moduls errechnet sich aus dem Durchschnitt der Summe der drei Kompetenzfelder.
-[...65 lines deleted...]
-    <t>Fachkompetenz 2</t>
+    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
@@ -1067,205 +1067,64 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="14" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="14" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="15" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="15" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="15" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="14" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...153 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -1291,100 +1150,241 @@
     <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="8" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
-[...8 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="14" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="14" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="12" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="12" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="14" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="14" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="14" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="14" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="15" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="3">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
@@ -1671,2289 +1671,2289 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N115"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A5" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="D5" sqref="D5:H5"/>
+    <sheetView tabSelected="1" topLeftCell="A113" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="A76" sqref="A76"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="4"/>
     <col min="2" max="2" width="11.140625" style="4" customWidth="1"/>
     <col min="3" max="3" width="14" style="4" customWidth="1"/>
     <col min="4" max="4" width="27.42578125" style="4" customWidth="1"/>
     <col min="5" max="5" width="42.42578125" style="4" customWidth="1"/>
     <col min="6" max="6" width="26.140625" style="4" customWidth="1"/>
     <col min="7" max="7" width="2.42578125" style="4" customWidth="1"/>
     <col min="8" max="8" width="51.28515625" style="4" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" style="4" customWidth="1"/>
     <col min="10" max="16384" width="11.42578125" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="H2" s="152"/>
+    <row r="1" spans="1:9">
+      <c r="A1" s="99" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="100"/>
+      <c r="C1" s="100"/>
+      <c r="D1" s="100"/>
+      <c r="E1" s="100"/>
+      <c r="F1" s="100"/>
+      <c r="G1" s="100"/>
+      <c r="H1" s="101"/>
+    </row>
+    <row r="2" spans="1:9" ht="20.25" customHeight="1">
+      <c r="A2" s="102"/>
+      <c r="B2" s="103"/>
+      <c r="C2" s="103"/>
+      <c r="D2" s="103"/>
+      <c r="E2" s="103"/>
+      <c r="F2" s="103"/>
+      <c r="G2" s="103"/>
+      <c r="H2" s="104"/>
       <c r="I2" s="5"/>
     </row>
-    <row r="3" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-      <c r="H3" s="155"/>
+    <row r="3" spans="1:9" ht="20.25" customHeight="1">
+      <c r="A3" s="105"/>
+      <c r="B3" s="106"/>
+      <c r="C3" s="106"/>
+      <c r="D3" s="106"/>
+      <c r="E3" s="106"/>
+      <c r="F3" s="106"/>
+      <c r="G3" s="106"/>
+      <c r="H3" s="107"/>
       <c r="I3" s="5"/>
     </row>
-    <row r="4" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:9" ht="13.5" customHeight="1">
       <c r="A4" s="15"/>
       <c r="B4" s="15"/>
       <c r="C4" s="15"/>
       <c r="D4" s="15"/>
       <c r="E4" s="15"/>
       <c r="F4" s="15"/>
       <c r="G4" s="15"/>
       <c r="H4" s="15"/>
     </row>
-    <row r="5" spans="1:9" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:9" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="15" t="s">
-        <v>44</v>
+        <v>1</v>
       </c>
       <c r="B5" s="15"/>
       <c r="C5" s="15"/>
-      <c r="D5" s="163"/>
-[...5 lines deleted...]
-    <row r="6" spans="1:9" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D5" s="115"/>
+      <c r="E5" s="115"/>
+      <c r="F5" s="115"/>
+      <c r="G5" s="115"/>
+      <c r="H5" s="115"/>
+    </row>
+    <row r="6" spans="1:9" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="15" t="s">
-        <v>45</v>
+        <v>2</v>
       </c>
       <c r="B6" s="15"/>
       <c r="C6" s="15"/>
-      <c r="D6" s="156"/>
-[...5 lines deleted...]
-    <row r="7" spans="1:9" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D6" s="108"/>
+      <c r="E6" s="108"/>
+      <c r="F6" s="108"/>
+      <c r="G6" s="108"/>
+      <c r="H6" s="108"/>
+    </row>
+    <row r="7" spans="1:9" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="15" t="s">
-        <v>46</v>
+        <v>3</v>
       </c>
       <c r="B7" s="15"/>
       <c r="C7" s="15"/>
-      <c r="D7" s="156"/>
-      <c r="E7" s="156"/>
+      <c r="D7" s="108"/>
+      <c r="E7" s="108"/>
       <c r="F7" s="16" t="s">
-        <v>0</v>
-[...4 lines deleted...]
-    <row r="8" spans="1:9" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>4</v>
+      </c>
+      <c r="G7" s="98"/>
+      <c r="H7" s="98"/>
+    </row>
+    <row r="8" spans="1:9" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A8" s="15"/>
       <c r="B8" s="15"/>
       <c r="C8" s="15"/>
       <c r="D8" s="15"/>
       <c r="E8" s="15"/>
       <c r="F8" s="15"/>
       <c r="G8" s="15"/>
       <c r="H8" s="15"/>
     </row>
-    <row r="9" spans="1:9" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:9" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A9" s="15" t="s">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B9" s="15"/>
       <c r="C9" s="16"/>
-      <c r="D9" s="164"/>
-      <c r="E9" s="164"/>
+      <c r="D9" s="116"/>
+      <c r="E9" s="116"/>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15"/>
     </row>
-    <row r="10" spans="1:9" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:9" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A10" s="15" t="s">
-        <v>47</v>
+        <v>6</v>
       </c>
       <c r="B10" s="15"/>
       <c r="C10" s="16"/>
       <c r="D10" s="15"/>
       <c r="E10" s="15"/>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15"/>
     </row>
-    <row r="11" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:9" ht="13.5" customHeight="1">
       <c r="A11" s="15"/>
       <c r="B11" s="15"/>
       <c r="C11" s="16"/>
       <c r="D11" s="15"/>
       <c r="E11" s="15"/>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15"/>
     </row>
-    <row r="12" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...39 lines deleted...]
-    <row r="16" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:9" ht="13.5" customHeight="1">
+      <c r="A12" s="120"/>
+      <c r="B12" s="121"/>
+      <c r="C12" s="121"/>
+      <c r="D12" s="121"/>
+      <c r="E12" s="121"/>
+      <c r="F12" s="121"/>
+      <c r="G12" s="121"/>
+      <c r="H12" s="122"/>
+    </row>
+    <row r="13" spans="1:9" ht="13.5" customHeight="1">
+      <c r="A13" s="123"/>
+      <c r="B13" s="124"/>
+      <c r="C13" s="124"/>
+      <c r="D13" s="124"/>
+      <c r="E13" s="124"/>
+      <c r="F13" s="124"/>
+      <c r="G13" s="124"/>
+      <c r="H13" s="125"/>
+    </row>
+    <row r="14" spans="1:9" ht="13.5" customHeight="1">
+      <c r="A14" s="123"/>
+      <c r="B14" s="124"/>
+      <c r="C14" s="124"/>
+      <c r="D14" s="124"/>
+      <c r="E14" s="124"/>
+      <c r="F14" s="124"/>
+      <c r="G14" s="124"/>
+      <c r="H14" s="125"/>
+    </row>
+    <row r="15" spans="1:9" ht="13.5" customHeight="1">
+      <c r="A15" s="126"/>
+      <c r="B15" s="127"/>
+      <c r="C15" s="127"/>
+      <c r="D15" s="127"/>
+      <c r="E15" s="127"/>
+      <c r="F15" s="127"/>
+      <c r="G15" s="127"/>
+      <c r="H15" s="128"/>
+    </row>
+    <row r="16" spans="1:9" ht="13.5" customHeight="1">
       <c r="A16" s="15"/>
       <c r="B16" s="15"/>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="15"/>
     </row>
-    <row r="17" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B17" s="167"/>
+    <row r="17" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A17" s="119" t="s">
+        <v>7</v>
+      </c>
+      <c r="B17" s="119"/>
       <c r="C17" s="15"/>
-      <c r="D17" s="165"/>
-      <c r="E17" s="166"/>
+      <c r="D17" s="117"/>
+      <c r="E17" s="118"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="15"/>
     </row>
-    <row r="18" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:8" ht="13.5" customHeight="1">
       <c r="A18" s="18"/>
       <c r="B18" s="18"/>
       <c r="C18" s="19"/>
       <c r="D18" s="15"/>
       <c r="E18" s="15"/>
       <c r="F18" s="20"/>
       <c r="G18" s="18"/>
       <c r="H18" s="18"/>
     </row>
-    <row r="19" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:8" ht="13.5" customHeight="1">
       <c r="A19" s="22"/>
       <c r="B19" s="15"/>
       <c r="C19" s="15"/>
       <c r="D19" s="15"/>
       <c r="E19" s="15"/>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15"/>
     </row>
-    <row r="20" spans="1:8" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:8" ht="14.25">
       <c r="A20" s="23" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="25"/>
     </row>
-    <row r="21" spans="1:8" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:8" ht="14.25">
       <c r="A21" s="26"/>
       <c r="B21" s="27"/>
       <c r="C21" s="27"/>
       <c r="D21" s="27"/>
       <c r="E21" s="27"/>
       <c r="F21" s="27"/>
       <c r="G21" s="27"/>
       <c r="H21" s="28"/>
     </row>
-    <row r="22" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-    <row r="23" spans="1:8" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:8" ht="15" customHeight="1">
+      <c r="A22" s="109" t="s">
+        <v>9</v>
+      </c>
+      <c r="B22" s="110"/>
+      <c r="C22" s="110"/>
+      <c r="D22" s="110"/>
+      <c r="E22" s="110"/>
+      <c r="F22" s="110"/>
+      <c r="G22" s="110"/>
+      <c r="H22" s="111"/>
+    </row>
+    <row r="23" spans="1:8" ht="14.25">
       <c r="A23" s="29"/>
       <c r="B23" s="27"/>
       <c r="C23" s="27"/>
       <c r="D23" s="30"/>
       <c r="E23" s="31"/>
       <c r="F23" s="27"/>
       <c r="G23" s="32"/>
       <c r="H23" s="33"/>
     </row>
-    <row r="24" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...61 lines deleted...]
-    <row r="30" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:8" ht="15" customHeight="1">
+      <c r="A24" s="109" t="s">
+        <v>10</v>
+      </c>
+      <c r="B24" s="110"/>
+      <c r="C24" s="110"/>
+      <c r="D24" s="110"/>
+      <c r="E24" s="110"/>
+      <c r="F24" s="110"/>
+      <c r="G24" s="110"/>
+      <c r="H24" s="111"/>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="109"/>
+      <c r="B25" s="110"/>
+      <c r="C25" s="110"/>
+      <c r="D25" s="110"/>
+      <c r="E25" s="110"/>
+      <c r="F25" s="110"/>
+      <c r="G25" s="110"/>
+      <c r="H25" s="111"/>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="109"/>
+      <c r="B26" s="110"/>
+      <c r="C26" s="110"/>
+      <c r="D26" s="110"/>
+      <c r="E26" s="110"/>
+      <c r="F26" s="110"/>
+      <c r="G26" s="110"/>
+      <c r="H26" s="111"/>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="109"/>
+      <c r="B27" s="110"/>
+      <c r="C27" s="110"/>
+      <c r="D27" s="110"/>
+      <c r="E27" s="110"/>
+      <c r="F27" s="110"/>
+      <c r="G27" s="110"/>
+      <c r="H27" s="111"/>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="109"/>
+      <c r="B28" s="110"/>
+      <c r="C28" s="110"/>
+      <c r="D28" s="110"/>
+      <c r="E28" s="110"/>
+      <c r="F28" s="110"/>
+      <c r="G28" s="110"/>
+      <c r="H28" s="111"/>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="112"/>
+      <c r="B29" s="113"/>
+      <c r="C29" s="113"/>
+      <c r="D29" s="113"/>
+      <c r="E29" s="113"/>
+      <c r="F29" s="113"/>
+      <c r="G29" s="113"/>
+      <c r="H29" s="114"/>
+    </row>
+    <row r="30" spans="1:8" ht="13.5" customHeight="1">
       <c r="A30" s="34"/>
       <c r="B30" s="35"/>
       <c r="C30" s="36"/>
       <c r="D30" s="37"/>
       <c r="E30" s="37"/>
       <c r="F30" s="38"/>
-      <c r="G30" s="35"/>
+      <c r="G30" s="34"/>
       <c r="H30" s="38"/>
     </row>
-    <row r="31" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A31" s="17" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B31" s="18"/>
       <c r="C31" s="19"/>
       <c r="D31" s="39" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="E31" s="15"/>
       <c r="F31" s="40"/>
-      <c r="G31" s="18"/>
+      <c r="G31" s="17"/>
       <c r="H31" s="21"/>
     </row>
-    <row r="32" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A32" s="41" t="s">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B32" s="18"/>
       <c r="C32" s="19"/>
       <c r="D32" s="39" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E32" s="178"/>
+        <v>14</v>
+      </c>
+      <c r="E32" s="95"/>
       <c r="F32" s="40"/>
-      <c r="G32" s="18"/>
+      <c r="G32" s="17"/>
       <c r="H32" s="21"/>
     </row>
-    <row r="33" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A33" s="42" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B33" s="18"/>
       <c r="C33" s="19"/>
       <c r="D33" s="43" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="E33" s="43"/>
-      <c r="F33" s="179"/>
-      <c r="G33" s="18"/>
+      <c r="F33" s="96"/>
+      <c r="G33" s="17"/>
       <c r="H33" s="21"/>
     </row>
-    <row r="34" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A34" s="17"/>
       <c r="B34" s="18"/>
       <c r="C34" s="19"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
       <c r="F34" s="44"/>
-      <c r="G34" s="18"/>
+      <c r="G34" s="17"/>
       <c r="H34" s="21"/>
     </row>
-    <row r="35" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A35" s="17"/>
       <c r="B35" s="18"/>
       <c r="C35" s="19"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="40"/>
-      <c r="G35" s="18"/>
+      <c r="G35" s="17"/>
       <c r="H35" s="21"/>
     </row>
-    <row r="36" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A36" s="17"/>
       <c r="B36" s="18"/>
       <c r="C36" s="19"/>
       <c r="D36" s="39" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="E36" s="15"/>
       <c r="F36" s="40"/>
-      <c r="G36" s="18"/>
+      <c r="G36" s="17"/>
       <c r="H36" s="21"/>
     </row>
-    <row r="37" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A37" s="17"/>
       <c r="B37" s="18"/>
       <c r="C37" s="19"/>
       <c r="D37" s="39" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E37" s="178"/>
+        <v>14</v>
+      </c>
+      <c r="E37" s="95"/>
       <c r="F37" s="40"/>
-      <c r="G37" s="18"/>
+      <c r="G37" s="17"/>
       <c r="H37" s="21"/>
     </row>
-    <row r="38" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A38" s="17"/>
       <c r="B38" s="18"/>
       <c r="C38" s="19"/>
       <c r="D38" s="43" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="E38" s="43"/>
-      <c r="F38" s="179"/>
-      <c r="G38" s="18"/>
+      <c r="F38" s="96"/>
+      <c r="G38" s="17"/>
       <c r="H38" s="21"/>
     </row>
-    <row r="39" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A39" s="17"/>
       <c r="B39" s="18"/>
       <c r="C39" s="19"/>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="40"/>
-      <c r="G39" s="18"/>
+      <c r="G39" s="17"/>
       <c r="H39" s="21"/>
     </row>
-    <row r="40" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A40" s="17"/>
       <c r="B40" s="18"/>
       <c r="C40" s="19"/>
       <c r="D40" s="45" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="E40" s="45"/>
       <c r="F40" s="46">
         <f>ROUND(SUM(F33,F38)/2,0)</f>
         <v>0</v>
       </c>
-      <c r="G40" s="18"/>
+      <c r="G40" s="17"/>
       <c r="H40" s="21"/>
     </row>
-    <row r="41" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A41" s="17"/>
       <c r="B41" s="18"/>
       <c r="C41" s="19"/>
       <c r="D41" s="15"/>
       <c r="E41" s="15"/>
       <c r="F41" s="40"/>
-      <c r="G41" s="18"/>
+      <c r="G41" s="17"/>
       <c r="H41" s="21"/>
     </row>
-    <row r="42" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A42" s="17"/>
       <c r="B42" s="18"/>
       <c r="C42" s="19"/>
       <c r="D42" s="15"/>
       <c r="E42" s="15"/>
       <c r="F42" s="40"/>
-      <c r="G42" s="18"/>
+      <c r="G42" s="17"/>
       <c r="H42" s="21"/>
     </row>
-    <row r="43" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A43" s="47"/>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43" s="39" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="E43" s="15"/>
       <c r="F43" s="40"/>
-      <c r="G43" s="18"/>
+      <c r="G43" s="17"/>
       <c r="H43" s="21"/>
       <c r="I43" s="10"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="11"/>
       <c r="M43" s="9"/>
       <c r="N43" s="9"/>
     </row>
-    <row r="44" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A44" s="47"/>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44" s="39" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E44" s="178"/>
+        <v>14</v>
+      </c>
+      <c r="E44" s="95"/>
       <c r="F44" s="40"/>
-      <c r="G44" s="18"/>
+      <c r="G44" s="17"/>
       <c r="H44" s="21"/>
       <c r="I44" s="10"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="11"/>
       <c r="M44" s="9"/>
       <c r="N44" s="9"/>
     </row>
-    <row r="45" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A45" s="47"/>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45" s="48" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="E45" s="48"/>
-      <c r="F45" s="179"/>
-      <c r="G45" s="18"/>
+      <c r="F45" s="96"/>
+      <c r="G45" s="17"/>
       <c r="H45" s="21"/>
       <c r="I45" s="10"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="11"/>
       <c r="M45" s="9"/>
       <c r="N45" s="9"/>
     </row>
-    <row r="46" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A46" s="47"/>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46" s="15"/>
       <c r="E46" s="15"/>
       <c r="F46" s="44"/>
-      <c r="G46" s="18"/>
+      <c r="G46" s="17"/>
       <c r="H46" s="21"/>
       <c r="I46" s="10"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
       <c r="L46" s="11"/>
       <c r="M46" s="9"/>
       <c r="N46" s="9"/>
     </row>
-    <row r="47" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A47" s="47"/>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47" s="15"/>
       <c r="E47" s="15"/>
       <c r="F47" s="40"/>
-      <c r="G47" s="18"/>
+      <c r="G47" s="17"/>
       <c r="H47" s="21"/>
       <c r="I47" s="10"/>
       <c r="J47" s="12"/>
       <c r="K47" s="7"/>
       <c r="L47" s="11"/>
       <c r="M47" s="9"/>
       <c r="N47" s="9"/>
     </row>
-    <row r="48" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A48" s="47"/>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48" s="39" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="E48" s="15"/>
       <c r="F48" s="40"/>
-      <c r="G48" s="18"/>
+      <c r="G48" s="17"/>
       <c r="H48" s="21"/>
       <c r="I48" s="10"/>
       <c r="J48" s="12"/>
       <c r="K48" s="7"/>
       <c r="L48" s="11"/>
       <c r="M48" s="9"/>
       <c r="N48" s="9"/>
     </row>
-    <row r="49" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A49" s="47"/>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49" s="39" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E49" s="178"/>
+        <v>14</v>
+      </c>
+      <c r="E49" s="95"/>
       <c r="F49" s="40"/>
-      <c r="G49" s="18"/>
+      <c r="G49" s="17"/>
       <c r="H49" s="21"/>
       <c r="I49" s="10"/>
       <c r="J49" s="12"/>
       <c r="K49" s="7"/>
       <c r="L49" s="11"/>
       <c r="M49" s="9"/>
       <c r="N49" s="9"/>
     </row>
-    <row r="50" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A50" s="47"/>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50" s="48" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="E50" s="48"/>
-      <c r="F50" s="179"/>
-      <c r="G50" s="18"/>
+      <c r="F50" s="96"/>
+      <c r="G50" s="17"/>
       <c r="H50" s="21"/>
       <c r="I50" s="10"/>
       <c r="J50" s="7"/>
       <c r="K50" s="7"/>
       <c r="L50" s="11"/>
       <c r="M50" s="9"/>
       <c r="N50" s="9"/>
     </row>
-    <row r="51" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A51" s="47"/>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51" s="15"/>
       <c r="E51" s="15"/>
       <c r="F51" s="40"/>
-      <c r="G51" s="18"/>
+      <c r="G51" s="17"/>
       <c r="H51" s="21"/>
       <c r="I51" s="10"/>
       <c r="J51" s="7"/>
       <c r="K51" s="7"/>
       <c r="L51" s="11"/>
       <c r="M51" s="9"/>
       <c r="N51" s="9"/>
     </row>
-    <row r="52" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A52" s="47"/>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52" s="49" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E52" s="49"/>
       <c r="F52" s="50">
         <f>ROUND(SUM(F45,F50)/2,0)</f>
         <v>0</v>
       </c>
-      <c r="G52" s="18"/>
+      <c r="G52" s="17"/>
       <c r="H52" s="21"/>
       <c r="I52" s="10"/>
       <c r="J52" s="7"/>
       <c r="K52" s="7"/>
       <c r="L52" s="11"/>
       <c r="M52" s="9"/>
       <c r="N52" s="9"/>
     </row>
-    <row r="53" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A53" s="47"/>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53" s="15"/>
       <c r="E53" s="15"/>
       <c r="F53" s="40"/>
-      <c r="G53" s="18"/>
+      <c r="G53" s="17"/>
       <c r="H53" s="21"/>
       <c r="I53" s="10"/>
       <c r="J53" s="7"/>
       <c r="K53" s="7"/>
       <c r="L53" s="11"/>
       <c r="M53" s="9"/>
       <c r="N53" s="9"/>
     </row>
-    <row r="54" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A54" s="47"/>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54" s="15"/>
       <c r="E54" s="15"/>
       <c r="F54" s="40"/>
-      <c r="G54" s="18"/>
+      <c r="G54" s="17"/>
       <c r="H54" s="21"/>
       <c r="I54" s="10"/>
       <c r="J54" s="7"/>
       <c r="K54" s="7"/>
       <c r="L54" s="11"/>
       <c r="M54" s="9"/>
       <c r="N54" s="9"/>
     </row>
-    <row r="55" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A55" s="47"/>
       <c r="B55"/>
       <c r="C55"/>
       <c r="D55" s="39" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="E55" s="15"/>
       <c r="F55" s="40"/>
-      <c r="G55" s="18"/>
+      <c r="G55" s="17"/>
       <c r="H55" s="21"/>
       <c r="I55" s="10"/>
       <c r="J55" s="7"/>
       <c r="K55" s="7"/>
       <c r="L55" s="11"/>
       <c r="M55" s="9"/>
       <c r="N55" s="9"/>
     </row>
-    <row r="56" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A56" s="47"/>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56" s="39" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E56" s="178"/>
+        <v>14</v>
+      </c>
+      <c r="E56" s="95"/>
       <c r="F56" s="40"/>
-      <c r="G56" s="18"/>
+      <c r="G56" s="17"/>
       <c r="H56" s="21"/>
       <c r="I56" s="10"/>
       <c r="J56" s="7"/>
       <c r="K56" s="7"/>
       <c r="L56" s="11"/>
       <c r="M56" s="9"/>
       <c r="N56" s="9"/>
     </row>
-    <row r="57" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A57" s="47"/>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57" s="51" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="E57" s="51"/>
-      <c r="F57" s="179"/>
-      <c r="G57" s="18"/>
+      <c r="F57" s="96"/>
+      <c r="G57" s="17"/>
       <c r="H57" s="21"/>
       <c r="I57" s="10"/>
       <c r="J57" s="7"/>
       <c r="K57" s="7"/>
       <c r="L57" s="11"/>
       <c r="M57" s="9"/>
       <c r="N57" s="9"/>
     </row>
-    <row r="58" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A58" s="47"/>
       <c r="B58"/>
       <c r="C58"/>
       <c r="D58" s="15"/>
       <c r="E58" s="15"/>
       <c r="F58" s="40"/>
-      <c r="G58" s="18"/>
+      <c r="G58" s="17"/>
       <c r="H58" s="21"/>
       <c r="I58" s="10"/>
       <c r="J58" s="7"/>
       <c r="K58" s="7"/>
       <c r="L58" s="11"/>
       <c r="M58" s="9"/>
       <c r="N58" s="9"/>
     </row>
-    <row r="59" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A59" s="47"/>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59" s="15"/>
       <c r="E59" s="15"/>
       <c r="F59" s="40"/>
-      <c r="G59" s="18"/>
+      <c r="G59" s="17"/>
       <c r="H59" s="21"/>
       <c r="I59" s="10"/>
       <c r="J59" s="7"/>
       <c r="K59" s="7"/>
       <c r="L59" s="11"/>
       <c r="M59" s="9"/>
       <c r="N59" s="9"/>
     </row>
-    <row r="60" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A60" s="47"/>
       <c r="B60"/>
       <c r="C60"/>
       <c r="D60" s="39" t="s">
-        <v>57</v>
+        <v>23</v>
       </c>
       <c r="E60" s="15"/>
       <c r="F60" s="40"/>
-      <c r="G60" s="18"/>
+      <c r="G60" s="17"/>
       <c r="H60" s="21"/>
       <c r="I60" s="10"/>
       <c r="J60" s="7"/>
       <c r="K60" s="7"/>
       <c r="L60" s="11"/>
       <c r="M60" s="9"/>
       <c r="N60" s="9"/>
     </row>
-    <row r="61" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A61" s="47"/>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61" s="39" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="E61" s="178"/>
+        <v>14</v>
+      </c>
+      <c r="E61" s="95"/>
       <c r="F61" s="40"/>
-      <c r="G61" s="18"/>
+      <c r="G61" s="17"/>
       <c r="H61" s="21"/>
       <c r="I61" s="10"/>
       <c r="J61" s="7"/>
       <c r="K61" s="7"/>
       <c r="L61" s="11"/>
       <c r="M61" s="9"/>
       <c r="N61" s="9"/>
     </row>
-    <row r="62" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A62" s="47"/>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62" s="51" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="E62" s="51"/>
-      <c r="F62" s="179"/>
-      <c r="G62" s="18"/>
+      <c r="F62" s="96"/>
+      <c r="G62" s="17"/>
       <c r="H62" s="21"/>
       <c r="I62" s="10"/>
       <c r="J62" s="7"/>
       <c r="K62" s="7"/>
       <c r="L62" s="11"/>
       <c r="M62" s="9"/>
       <c r="N62" s="9"/>
     </row>
-    <row r="63" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A63" s="47"/>
       <c r="B63"/>
       <c r="C63"/>
       <c r="D63" s="15"/>
       <c r="E63" s="15"/>
       <c r="F63" s="40"/>
-      <c r="G63" s="18"/>
+      <c r="G63" s="17"/>
       <c r="H63" s="21"/>
       <c r="I63" s="10"/>
       <c r="J63" s="7"/>
       <c r="K63" s="7"/>
       <c r="L63" s="11"/>
       <c r="M63" s="9"/>
       <c r="N63" s="9"/>
     </row>
-    <row r="64" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A64" s="47"/>
       <c r="B64"/>
       <c r="C64"/>
       <c r="D64" s="52" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="E64" s="52"/>
       <c r="F64" s="53">
         <f>ROUND(SUM(F57,F62)/2,0)</f>
         <v>0</v>
       </c>
-      <c r="G64" s="18"/>
+      <c r="G64" s="17"/>
       <c r="H64" s="21"/>
       <c r="I64" s="10"/>
       <c r="J64" s="7"/>
       <c r="K64" s="7"/>
       <c r="L64" s="11"/>
       <c r="M64" s="9"/>
       <c r="N64" s="9"/>
     </row>
-    <row r="65" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A65" s="42"/>
       <c r="B65" s="54"/>
       <c r="C65" s="55"/>
       <c r="D65" s="15"/>
       <c r="E65" s="15"/>
       <c r="F65" s="56"/>
-      <c r="G65"/>
+      <c r="G65" s="47"/>
       <c r="H65" s="56"/>
     </row>
-    <row r="66" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A66" s="42"/>
       <c r="B66" s="54"/>
       <c r="C66" s="55"/>
       <c r="D66" s="15"/>
       <c r="E66" s="15"/>
       <c r="F66" s="57"/>
-      <c r="G66" s="15"/>
+      <c r="G66" s="70"/>
       <c r="H66" s="58"/>
     </row>
-    <row r="67" spans="1:8" s="13" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:8" s="13" customFormat="1" ht="25.5" customHeight="1">
       <c r="A67" s="59"/>
       <c r="B67" s="60"/>
       <c r="C67" s="60"/>
       <c r="D67" s="54" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E67" s="55"/>
       <c r="F67" s="61">
         <f>ROUND(SUM(F40,F52,F64)/3,0)</f>
         <v>0</v>
       </c>
-      <c r="G67" s="55"/>
+      <c r="G67" s="42"/>
       <c r="H67" s="62"/>
     </row>
-    <row r="68" spans="1:8" s="13" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:8" s="13" customFormat="1" ht="13.5" customHeight="1">
       <c r="A68" s="59"/>
       <c r="B68" s="60"/>
       <c r="C68" s="60"/>
       <c r="D68" s="54"/>
       <c r="E68" s="55"/>
       <c r="F68" s="62"/>
-      <c r="G68" s="55"/>
+      <c r="G68" s="42"/>
       <c r="H68" s="62"/>
     </row>
-    <row r="69" spans="1:8" s="13" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:8" s="13" customFormat="1" ht="25.5" customHeight="1">
       <c r="A69" s="63"/>
       <c r="B69" s="55"/>
       <c r="C69" s="64"/>
       <c r="D69" s="54" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E69" s="55"/>
       <c r="F69" s="61" t="str">
         <f>VLOOKUP(F67,Bewertungsskala!A1:C49,3)</f>
         <v>-</v>
       </c>
-      <c r="G69" s="55"/>
+      <c r="G69" s="42"/>
       <c r="H69" s="62"/>
     </row>
-    <row r="70" spans="1:8" s="13" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:8" s="13" customFormat="1" ht="13.5" customHeight="1">
       <c r="A70" s="63"/>
       <c r="B70" s="55"/>
       <c r="C70" s="64"/>
       <c r="D70" s="54"/>
       <c r="E70" s="55"/>
       <c r="F70" s="65"/>
-      <c r="G70" s="55"/>
+      <c r="G70" s="42"/>
       <c r="H70" s="62"/>
     </row>
-    <row r="71" spans="1:8" s="13" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:8" s="13" customFormat="1" ht="25.5" customHeight="1">
       <c r="A71" s="63"/>
       <c r="B71" s="55"/>
       <c r="C71" s="64"/>
       <c r="D71" s="54" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="E71" s="55"/>
       <c r="F71" s="61" t="str">
         <f>VLOOKUP(F67,Bewertungsskala!A1:C49,2)</f>
         <v>F</v>
       </c>
-      <c r="G71" s="55"/>
+      <c r="G71" s="42"/>
       <c r="H71" s="62"/>
     </row>
-    <row r="72" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A72" s="66"/>
       <c r="B72" s="67"/>
       <c r="C72" s="68"/>
       <c r="D72" s="67"/>
       <c r="E72" s="22"/>
       <c r="F72" s="69"/>
-      <c r="G72" s="22"/>
+      <c r="G72" s="66"/>
       <c r="H72" s="69"/>
     </row>
-    <row r="73" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A73" s="70"/>
       <c r="B73" s="54"/>
       <c r="C73" s="55"/>
       <c r="D73" s="54"/>
       <c r="E73" s="15"/>
       <c r="F73" s="15"/>
       <c r="G73" s="15"/>
       <c r="H73" s="58"/>
     </row>
-    <row r="74" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A74" s="70" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="B74" s="15"/>
       <c r="C74" s="15"/>
-      <c r="D74" s="180"/>
-      <c r="E74" s="180"/>
+      <c r="D74" s="97"/>
+      <c r="E74" s="97"/>
       <c r="F74" s="15"/>
       <c r="G74" s="15"/>
       <c r="H74" s="58"/>
     </row>
-    <row r="75" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A75" s="70"/>
       <c r="B75" s="15"/>
       <c r="C75" s="15"/>
       <c r="D75" s="15"/>
       <c r="E75" s="15"/>
       <c r="F75" s="15"/>
       <c r="G75" s="15"/>
       <c r="H75" s="58"/>
     </row>
-    <row r="76" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A76" s="70" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="B76" s="15"/>
       <c r="C76" s="15"/>
-      <c r="D76" s="180"/>
-      <c r="E76" s="180"/>
+      <c r="D76" s="97"/>
+      <c r="E76" s="97"/>
       <c r="F76" s="15"/>
       <c r="G76" s="15"/>
       <c r="H76" s="58"/>
     </row>
-    <row r="77" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A77" s="70"/>
       <c r="B77" s="15"/>
       <c r="C77" s="15"/>
       <c r="D77" s="15"/>
       <c r="E77" s="15"/>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="58"/>
     </row>
-    <row r="78" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A78" s="70" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="B78" s="15"/>
       <c r="C78" s="15"/>
-      <c r="D78" s="180"/>
-      <c r="E78" s="180"/>
+      <c r="D78" s="97"/>
+      <c r="E78" s="97"/>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="58"/>
     </row>
-    <row r="79" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A79" s="70"/>
       <c r="B79" s="15"/>
       <c r="C79" s="15"/>
       <c r="D79" s="15"/>
       <c r="E79" s="15"/>
       <c r="F79" s="15"/>
       <c r="G79" s="15"/>
       <c r="H79" s="58"/>
     </row>
-    <row r="80" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A80" s="70" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="B80" s="15"/>
       <c r="C80" s="15"/>
-      <c r="D80" s="180"/>
-      <c r="E80" s="180"/>
+      <c r="D80" s="97"/>
+      <c r="E80" s="97"/>
       <c r="F80" s="15"/>
       <c r="G80" s="15"/>
       <c r="H80" s="58"/>
     </row>
-    <row r="81" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A81" s="70"/>
       <c r="B81" s="15"/>
       <c r="C81" s="15"/>
       <c r="D81" s="15"/>
       <c r="E81" s="15"/>
       <c r="F81" s="15"/>
       <c r="G81" s="15"/>
       <c r="H81" s="58"/>
     </row>
-    <row r="82" spans="1:8" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...21 lines deleted...]
-    <row r="84" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:8" s="14" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A82" s="144" t="s">
+        <v>32</v>
+      </c>
+      <c r="B82" s="145"/>
+      <c r="C82" s="145"/>
+      <c r="D82" s="145"/>
+      <c r="E82" s="145"/>
+      <c r="F82" s="145"/>
+      <c r="G82" s="145"/>
+      <c r="H82" s="146"/>
+    </row>
+    <row r="83" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A83" s="144"/>
+      <c r="B83" s="145"/>
+      <c r="C83" s="145"/>
+      <c r="D83" s="145"/>
+      <c r="E83" s="145"/>
+      <c r="F83" s="145"/>
+      <c r="G83" s="145"/>
+      <c r="H83" s="146"/>
+    </row>
+    <row r="84" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A84" s="70"/>
       <c r="B84" s="15"/>
       <c r="C84" s="15"/>
       <c r="D84" s="15"/>
       <c r="E84" s="15"/>
       <c r="F84" s="15"/>
       <c r="G84" s="15"/>
       <c r="H84" s="58"/>
     </row>
-    <row r="85" spans="1:8" s="8" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:8" s="8" customFormat="1" ht="6.75" customHeight="1">
       <c r="A85" s="70"/>
       <c r="B85" s="15"/>
       <c r="C85" s="15"/>
       <c r="D85" s="15"/>
       <c r="E85" s="15"/>
       <c r="F85" s="15"/>
       <c r="G85" s="15"/>
       <c r="H85" s="58"/>
     </row>
-    <row r="86" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="F86" s="138"/>
+    <row r="86" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="A86" s="133" t="s">
+        <v>33</v>
+      </c>
+      <c r="B86" s="134"/>
+      <c r="C86" s="135"/>
+      <c r="D86" s="135"/>
+      <c r="E86" s="135"/>
+      <c r="F86" s="135"/>
       <c r="G86" s="15"/>
       <c r="H86" s="58"/>
     </row>
-    <row r="87" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A87" s="72" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="C87" s="140"/>
+        <v>34</v>
+      </c>
+      <c r="B87" s="136" t="s">
+        <v>35</v>
+      </c>
+      <c r="C87" s="137"/>
       <c r="D87" s="73" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="E87" s="73" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="F87" s="71"/>
       <c r="G87" s="15"/>
       <c r="H87" s="58"/>
     </row>
-    <row r="88" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A88" s="74" t="s">
-        <v>26</v>
-[...4 lines deleted...]
-      <c r="C88" s="142"/>
+        <v>38</v>
+      </c>
+      <c r="B88" s="138" t="s">
+        <v>39</v>
+      </c>
+      <c r="C88" s="139"/>
       <c r="D88" s="75">
         <v>6</v>
       </c>
       <c r="E88" s="75" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="F88" s="71"/>
       <c r="G88" s="15"/>
       <c r="H88" s="58"/>
     </row>
-    <row r="89" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A89" s="76" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-      <c r="C89" s="144"/>
+        <v>41</v>
+      </c>
+      <c r="B89" s="140" t="s">
+        <v>42</v>
+      </c>
+      <c r="C89" s="141"/>
       <c r="D89" s="77">
         <v>5.9</v>
       </c>
       <c r="E89" s="78">
         <v>44</v>
       </c>
       <c r="F89" s="71"/>
       <c r="G89" s="15"/>
       <c r="H89" s="58"/>
     </row>
-    <row r="90" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A90" s="76" t="s">
-        <v>31</v>
-[...4 lines deleted...]
-      <c r="C90" s="127"/>
+        <v>43</v>
+      </c>
+      <c r="B90" s="153" t="s">
+        <v>43</v>
+      </c>
+      <c r="C90" s="154"/>
       <c r="D90" s="77">
         <v>5.8</v>
       </c>
       <c r="E90" s="77">
         <v>43</v>
       </c>
       <c r="F90" s="71"/>
       <c r="G90" s="15"/>
       <c r="H90" s="58"/>
     </row>
-    <row r="91" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A91" s="76" t="s">
-        <v>31</v>
-[...4 lines deleted...]
-      <c r="C91" s="127"/>
+        <v>43</v>
+      </c>
+      <c r="B91" s="153" t="s">
+        <v>43</v>
+      </c>
+      <c r="C91" s="154"/>
       <c r="D91" s="77">
         <v>5.6</v>
       </c>
       <c r="E91" s="77">
         <v>42</v>
       </c>
       <c r="F91" s="71"/>
       <c r="G91" s="15"/>
       <c r="H91" s="58"/>
     </row>
-    <row r="92" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A92" s="79" t="s">
-        <v>31</v>
-[...4 lines deleted...]
-      <c r="C92" s="129"/>
+        <v>43</v>
+      </c>
+      <c r="B92" s="155" t="s">
+        <v>43</v>
+      </c>
+      <c r="C92" s="156"/>
       <c r="D92" s="77">
         <v>5.5</v>
       </c>
       <c r="E92" s="77">
         <v>41</v>
       </c>
       <c r="F92" s="71"/>
       <c r="G92" s="15"/>
       <c r="H92" s="58"/>
     </row>
-    <row r="93" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A93" s="80" t="s">
-        <v>32</v>
-[...4 lines deleted...]
-      <c r="C93" s="131"/>
+        <v>44</v>
+      </c>
+      <c r="B93" s="157" t="s">
+        <v>45</v>
+      </c>
+      <c r="C93" s="158"/>
       <c r="D93" s="81">
         <v>5.4</v>
       </c>
       <c r="E93" s="81">
         <v>40</v>
       </c>
       <c r="F93" s="71"/>
       <c r="G93" s="15"/>
       <c r="H93" s="58"/>
     </row>
-    <row r="94" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A94" s="80" t="s">
-        <v>31</v>
-[...4 lines deleted...]
-      <c r="C94" s="121"/>
+        <v>43</v>
+      </c>
+      <c r="B94" s="147" t="s">
+        <v>43</v>
+      </c>
+      <c r="C94" s="148"/>
       <c r="D94" s="81">
         <v>5.3</v>
       </c>
       <c r="E94" s="81">
         <v>39</v>
       </c>
       <c r="F94" s="71"/>
       <c r="G94" s="15"/>
       <c r="H94" s="58"/>
     </row>
-    <row r="95" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A95" s="80" t="s">
-        <v>31</v>
-[...4 lines deleted...]
-      <c r="C95" s="121"/>
+        <v>43</v>
+      </c>
+      <c r="B95" s="147" t="s">
+        <v>43</v>
+      </c>
+      <c r="C95" s="148"/>
       <c r="D95" s="81">
         <v>5.0999999999999996</v>
       </c>
       <c r="E95" s="81">
         <v>38</v>
       </c>
       <c r="F95" s="71"/>
       <c r="G95" s="15"/>
       <c r="H95" s="58"/>
     </row>
-    <row r="96" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A96" s="82" t="s">
-        <v>31</v>
-[...4 lines deleted...]
-      <c r="C96" s="123"/>
+        <v>43</v>
+      </c>
+      <c r="B96" s="149" t="s">
+        <v>43</v>
+      </c>
+      <c r="C96" s="150"/>
       <c r="D96" s="81">
         <v>5</v>
       </c>
       <c r="E96" s="81">
         <v>37</v>
       </c>
       <c r="F96" s="71"/>
       <c r="G96" s="15"/>
       <c r="H96" s="58"/>
     </row>
-    <row r="97" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A97" s="83" t="s">
-        <v>34</v>
-[...4 lines deleted...]
-      <c r="C97" s="125"/>
+        <v>46</v>
+      </c>
+      <c r="B97" s="151" t="s">
+        <v>47</v>
+      </c>
+      <c r="C97" s="152"/>
       <c r="D97" s="84">
         <v>4.9000000000000004</v>
       </c>
       <c r="E97" s="84">
         <v>36</v>
       </c>
       <c r="F97" s="71"/>
       <c r="G97" s="15"/>
       <c r="H97" s="58"/>
     </row>
-    <row r="98" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A98" s="83" t="s">
-        <v>31</v>
-[...4 lines deleted...]
-      <c r="C98" s="146"/>
+        <v>43</v>
+      </c>
+      <c r="B98" s="142" t="s">
+        <v>43</v>
+      </c>
+      <c r="C98" s="143"/>
       <c r="D98" s="84">
         <v>4.8</v>
       </c>
       <c r="E98" s="84">
         <v>35</v>
       </c>
       <c r="F98" s="71"/>
       <c r="G98" s="15"/>
       <c r="H98" s="58"/>
     </row>
-    <row r="99" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A99" s="83" t="s">
-        <v>31</v>
-[...4 lines deleted...]
-      <c r="C99" s="146"/>
+        <v>43</v>
+      </c>
+      <c r="B99" s="142" t="s">
+        <v>43</v>
+      </c>
+      <c r="C99" s="143"/>
       <c r="D99" s="84">
         <v>4.5999999999999996</v>
       </c>
       <c r="E99" s="84">
         <v>34</v>
       </c>
       <c r="F99" s="71"/>
       <c r="G99" s="15"/>
       <c r="H99" s="58"/>
     </row>
-    <row r="100" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A100" s="85" t="s">
-        <v>31</v>
-[...4 lines deleted...]
-      <c r="C100" s="133"/>
+        <v>43</v>
+      </c>
+      <c r="B100" s="129" t="s">
+        <v>43</v>
+      </c>
+      <c r="C100" s="130"/>
       <c r="D100" s="84">
         <v>4.5</v>
       </c>
       <c r="E100" s="84">
         <v>33</v>
       </c>
       <c r="F100" s="71"/>
       <c r="G100" s="15"/>
       <c r="H100" s="58"/>
     </row>
-    <row r="101" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A101" s="86" t="s">
-        <v>36</v>
-[...4 lines deleted...]
-      <c r="C101" s="135"/>
+        <v>48</v>
+      </c>
+      <c r="B101" s="131" t="s">
+        <v>49</v>
+      </c>
+      <c r="C101" s="132"/>
       <c r="D101" s="87">
         <v>4.4000000000000004</v>
       </c>
       <c r="E101" s="87">
         <v>32</v>
       </c>
       <c r="F101" s="71"/>
       <c r="G101" s="15"/>
       <c r="H101" s="58"/>
     </row>
-    <row r="102" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A102" s="86" t="s">
-        <v>31</v>
-[...4 lines deleted...]
-      <c r="C102" s="96"/>
+        <v>43</v>
+      </c>
+      <c r="B102" s="159" t="s">
+        <v>43</v>
+      </c>
+      <c r="C102" s="160"/>
       <c r="D102" s="87">
         <v>4.3</v>
       </c>
       <c r="E102" s="87">
         <v>31</v>
       </c>
       <c r="F102" s="71"/>
       <c r="G102" s="15"/>
       <c r="H102" s="58"/>
     </row>
-    <row r="103" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A103" s="86" t="s">
-        <v>31</v>
-[...4 lines deleted...]
-      <c r="C103" s="96"/>
+        <v>43</v>
+      </c>
+      <c r="B103" s="159" t="s">
+        <v>43</v>
+      </c>
+      <c r="C103" s="160"/>
       <c r="D103" s="87">
         <v>4.0999999999999996</v>
       </c>
       <c r="E103" s="87">
         <v>30</v>
       </c>
       <c r="F103" s="71"/>
       <c r="G103" s="15"/>
       <c r="H103" s="58"/>
     </row>
-    <row r="104" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A104" s="88" t="s">
-        <v>31</v>
-[...4 lines deleted...]
-      <c r="C104" s="104"/>
+        <v>43</v>
+      </c>
+      <c r="B104" s="167" t="s">
+        <v>43</v>
+      </c>
+      <c r="C104" s="168"/>
       <c r="D104" s="87">
         <v>4</v>
       </c>
       <c r="E104" s="87">
         <v>29</v>
       </c>
       <c r="F104" s="71"/>
       <c r="G104" s="15"/>
       <c r="H104" s="58"/>
     </row>
-    <row r="105" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A105" s="89" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-      <c r="D105" s="107"/>
+        <v>50</v>
+      </c>
+      <c r="B105" s="169" t="s">
+        <v>51</v>
+      </c>
+      <c r="C105" s="170"/>
+      <c r="D105" s="171"/>
       <c r="E105" s="90">
         <v>28</v>
       </c>
       <c r="F105" s="71"/>
       <c r="G105" s="15"/>
       <c r="H105" s="58"/>
     </row>
-    <row r="106" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A106" s="89" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      <c r="D106" s="110"/>
+        <v>43</v>
+      </c>
+      <c r="B106" s="172"/>
+      <c r="C106" s="173"/>
+      <c r="D106" s="174"/>
       <c r="E106" s="90">
         <v>27</v>
       </c>
       <c r="F106" s="71"/>
       <c r="G106" s="15"/>
       <c r="H106" s="58"/>
     </row>
-    <row r="107" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A107" s="89" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      <c r="D107" s="110"/>
+        <v>43</v>
+      </c>
+      <c r="B107" s="172"/>
+      <c r="C107" s="173"/>
+      <c r="D107" s="174"/>
       <c r="E107" s="90">
         <v>26</v>
       </c>
       <c r="F107" s="71"/>
       <c r="G107" s="15"/>
       <c r="H107" s="58"/>
     </row>
-    <row r="108" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A108" s="91" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      <c r="D108" s="113"/>
+        <v>43</v>
+      </c>
+      <c r="B108" s="175"/>
+      <c r="C108" s="176"/>
+      <c r="D108" s="177"/>
       <c r="E108" s="90">
         <v>25</v>
       </c>
       <c r="F108" s="71"/>
       <c r="G108" s="15"/>
       <c r="H108" s="58"/>
     </row>
-    <row r="109" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:8" s="8" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A109" s="91" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-      <c r="D109" s="116"/>
+        <v>52</v>
+      </c>
+      <c r="B109" s="178" t="s">
+        <v>53</v>
+      </c>
+      <c r="C109" s="179"/>
+      <c r="D109" s="180"/>
       <c r="E109" s="90" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="F109" s="71"/>
       <c r="G109" s="15"/>
       <c r="H109" s="58"/>
     </row>
-    <row r="110" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A110" s="70"/>
       <c r="B110" s="15"/>
       <c r="C110" s="15"/>
       <c r="D110" s="15"/>
       <c r="E110" s="15"/>
       <c r="F110" s="15"/>
       <c r="G110" s="15"/>
       <c r="H110" s="58"/>
     </row>
-    <row r="111" spans="1:8" s="8" customFormat="1" ht="72.75" customHeight="1" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-    <row r="112" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:8" s="8" customFormat="1" ht="72.75" customHeight="1">
+      <c r="A111" s="164" t="s">
+        <v>55</v>
+      </c>
+      <c r="B111" s="165"/>
+      <c r="C111" s="165"/>
+      <c r="D111" s="165"/>
+      <c r="E111" s="165"/>
+      <c r="F111" s="165"/>
+      <c r="G111" s="165"/>
+      <c r="H111" s="166"/>
+    </row>
+    <row r="112" spans="1:8" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A112" s="92"/>
       <c r="B112" s="93"/>
       <c r="C112" s="93"/>
       <c r="D112" s="93"/>
       <c r="E112" s="93"/>
       <c r="F112" s="93"/>
       <c r="G112" s="93"/>
       <c r="H112" s="94"/>
     </row>
-    <row r="113" spans="1:8" s="8" customFormat="1" ht="103.5" customHeight="1" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-    <row r="114" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:8" s="8" customFormat="1" ht="140.25" customHeight="1">
+      <c r="A113" s="161" t="s">
+        <v>56</v>
+      </c>
+      <c r="B113" s="162"/>
+      <c r="C113" s="162"/>
+      <c r="D113" s="162"/>
+      <c r="E113" s="162"/>
+      <c r="F113" s="162"/>
+      <c r="G113" s="162"/>
+      <c r="H113" s="163"/>
+    </row>
+    <row r="114" spans="1:8">
       <c r="A114" s="6"/>
       <c r="B114" s="6"/>
       <c r="C114" s="6"/>
       <c r="D114" s="6"/>
       <c r="E114" s="6"/>
       <c r="F114" s="6"/>
       <c r="G114" s="6"/>
       <c r="H114" s="6"/>
     </row>
-    <row r="115" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:8">
       <c r="A115" s="6"/>
       <c r="B115" s="6"/>
       <c r="C115" s="6"/>
       <c r="D115" s="6"/>
       <c r="E115" s="6"/>
       <c r="F115" s="6"/>
       <c r="G115" s="6"/>
       <c r="H115" s="6"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection selectLockedCells="1"/>
   <mergeCells count="40">
-    <mergeCell ref="D74:E74"/>
-[...3 lines deleted...]
-    <mergeCell ref="G7:H7"/>
+    <mergeCell ref="B102:C102"/>
+    <mergeCell ref="A113:H113"/>
+    <mergeCell ref="A111:H111"/>
+    <mergeCell ref="B103:C103"/>
+    <mergeCell ref="B104:C104"/>
+    <mergeCell ref="B105:D108"/>
+    <mergeCell ref="B109:D109"/>
+    <mergeCell ref="A82:H83"/>
+    <mergeCell ref="B95:C95"/>
+    <mergeCell ref="B96:C96"/>
+    <mergeCell ref="B97:C97"/>
+    <mergeCell ref="B90:C90"/>
+    <mergeCell ref="B91:C91"/>
+    <mergeCell ref="B92:C92"/>
+    <mergeCell ref="B93:C93"/>
+    <mergeCell ref="B94:C94"/>
+    <mergeCell ref="B100:C100"/>
+    <mergeCell ref="B101:C101"/>
+    <mergeCell ref="A86:B86"/>
+    <mergeCell ref="C86:F86"/>
+    <mergeCell ref="B87:C87"/>
+    <mergeCell ref="B88:C88"/>
+    <mergeCell ref="B89:C89"/>
+    <mergeCell ref="B98:C98"/>
+    <mergeCell ref="B99:C99"/>
     <mergeCell ref="A1:H3"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="A24:H29"/>
     <mergeCell ref="A22:H22"/>
     <mergeCell ref="D5:H5"/>
     <mergeCell ref="D6:H6"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="D17:E17"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A12:H15"/>
-    <mergeCell ref="B100:C100"/>
-[...23 lines deleted...]
-    <mergeCell ref="B109:D109"/>
+    <mergeCell ref="D74:E74"/>
+    <mergeCell ref="D76:E76"/>
+    <mergeCell ref="D78:E78"/>
+    <mergeCell ref="D80:E80"/>
+    <mergeCell ref="G7:H7"/>
   </mergeCells>
   <conditionalFormatting sqref="D7:E7">
     <cfRule type="containsBlanks" dxfId="2" priority="74">
       <formula>LEN(TRIM(D7))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D9:E9 D17:E17">
     <cfRule type="containsBlanks" dxfId="1" priority="73">
       <formula>LEN(TRIM(D9))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D5:H6 G7">
     <cfRule type="containsBlanks" dxfId="0" priority="37">
       <formula>LEN(TRIM(D5))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.59055118110236227" right="0" top="0.62992125984251968" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="8" scale="75" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="50" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="84" max="16383" man="1"/>
     <brk id="114" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{51430E88-A66D-48E1-A450-305F26556617}">
   <sheetPr codeName="Tabelle21"/>
   <dimension ref="A1:C49"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15"/>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:3">
       <c r="A1" s="1">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="C1" s="3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3">
       <c r="A2" s="1">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
       <c r="A3" s="1">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
       <c r="A4" s="1">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
       <c r="A5" s="1">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
       <c r="A6" s="1">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
       <c r="A7" s="1">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
       <c r="A8" s="1">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
       <c r="A9" s="1">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
       <c r="A10" s="1">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
       <c r="A11" s="1">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
       <c r="A12" s="1">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
       <c r="A13" s="1">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
       <c r="A14" s="1">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
       <c r="A15" s="1">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
       <c r="A16" s="1">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
       <c r="A17" s="1">
         <v>16</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
       <c r="A18" s="1">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
       <c r="A19" s="1">
         <v>18</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
       <c r="A20" s="1">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
       <c r="A21" s="1">
         <v>20</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
       <c r="A22" s="1">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
       <c r="A23" s="1">
         <v>22</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
       <c r="A24" s="1">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
       <c r="A25" s="1">
         <v>24</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
       <c r="A26" s="1">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
       <c r="A27" s="1">
         <v>26</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
       <c r="A28" s="1">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
       <c r="A29" s="1">
         <v>28</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
       <c r="A30" s="1">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="C30" s="3">
         <v>4</v>
       </c>
     </row>
-    <row r="31" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:3">
       <c r="A31" s="1">
         <v>30</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="C31" s="3">
         <v>4.0999999999999996</v>
       </c>
     </row>
-    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:3">
       <c r="A32" s="1">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="C32" s="3">
         <v>4.3</v>
       </c>
     </row>
-    <row r="33" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:3">
       <c r="A33" s="1">
         <v>32</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="C33" s="3">
         <v>4.4000000000000004</v>
       </c>
     </row>
-    <row r="34" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:3">
       <c r="A34" s="1">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="C34" s="3">
         <v>4.5</v>
       </c>
     </row>
-    <row r="35" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:3">
       <c r="A35" s="1">
         <v>34</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="C35" s="3">
         <v>4.5999999999999996</v>
       </c>
     </row>
-    <row r="36" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:3">
       <c r="A36" s="1">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="C36" s="3">
         <v>4.8</v>
       </c>
     </row>
-    <row r="37" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:3">
       <c r="A37" s="1">
         <v>36</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="C37" s="3">
         <v>4.9000000000000004</v>
       </c>
     </row>
-    <row r="38" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:3">
       <c r="A38" s="1">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="C38" s="3">
         <v>5</v>
       </c>
     </row>
-    <row r="39" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:3">
       <c r="A39" s="1">
         <v>38</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="C39" s="3">
         <v>5.0999999999999996</v>
       </c>
     </row>
-    <row r="40" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:3">
       <c r="A40" s="1">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="C40" s="3">
         <v>5.3</v>
       </c>
     </row>
-    <row r="41" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:3">
       <c r="A41" s="1">
         <v>40</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="C41" s="3">
         <v>5.4</v>
       </c>
     </row>
-    <row r="42" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:3">
       <c r="A42" s="1">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="C42" s="3">
         <v>5.5</v>
       </c>
     </row>
-    <row r="43" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:3">
       <c r="A43" s="1">
         <v>42</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="C43" s="3">
         <v>5.6</v>
       </c>
     </row>
-    <row r="44" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:3">
       <c r="A44" s="1">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="C44" s="3">
         <v>5.8</v>
       </c>
     </row>
-    <row r="45" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:3">
       <c r="A45" s="1">
         <v>44</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="C45" s="3">
         <v>5.9</v>
       </c>
     </row>
-    <row r="46" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:3">
       <c r="A46" s="1">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="C46" s="3">
         <v>6</v>
       </c>
     </row>
-    <row r="47" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:3">
       <c r="A47" s="1">
         <v>46</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="C47" s="3">
         <v>6</v>
       </c>
     </row>
-    <row r="48" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:3">
       <c r="A48" s="1">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="C48" s="3">
         <v>6</v>
       </c>
     </row>
-    <row r="49" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:3">
       <c r="A49" s="1">
         <v>48</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="C49" s="3">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="6B8LdI2pktVzAWkFa3q7e4LoEigm1b1wkjRMQsQH8fMRGKTyc9HiK9k6aNCl1CtB3DL5t/Rb409YRmUlN4n4FQ==" saltValue="Z2avLZJBXYedQOrJEZy1Pg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e6461647-26d1-4774-8a46-1d0ecb95bb7c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="0166cafd-6eab-4e0e-93b7-6e044cfe5ebc" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010050DB96CEFA8AB247B4BE0413E7093EB3" ma:contentTypeVersion="14" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="d0146c76ed32552b88e198a709be06e0">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e6461647-26d1-4774-8a46-1d0ecb95bb7c" xmlns:ns3="0166cafd-6eab-4e0e-93b7-6e044cfe5ebc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="438cff3da2228cd7edcf0d96e157bfa7" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010050DB96CEFA8AB247B4BE0413E7093EB3" ma:contentTypeVersion="14" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="a6e61d9935e4a44f1ab2b15cc12471a3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e6461647-26d1-4774-8a46-1d0ecb95bb7c" xmlns:ns3="0166cafd-6eab-4e0e-93b7-6e044cfe5ebc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="713a83986ab33b162929ad94d46dc4e2" ns2:_="" ns3:_="">
     <xsd:import namespace="e6461647-26d1-4774-8a46-1d0ecb95bb7c"/>
     <xsd:import namespace="0166cafd-6eab-4e0e-93b7-6e044cfe5ebc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -4131,142 +4131,80 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91EBBD11-59A0-437B-B0B9-EEC4D43542BD}">
-[...12 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F7DC822-9FF0-476F-8C66-A2B8AC82A7EB}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F7DC822-9FF0-476F-8C66-A2B8AC82A7EB}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91EBBD11-59A0-437B-B0B9-EEC4D43542BD}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C07A9F8D-6609-4789-8305-F12D35015BD4}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65B8FDC7-C4D7-4F43-96CE-E88CFD1FDEED}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
-[...25 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>IT Services Hochschule Luzern</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Balsiger Nadja HSLU SA</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_e8b0afbd-3cf7-4707-aee4-8dc9d855de29_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_e8b0afbd-3cf7-4707-aee4-8dc9d855de29_SetDate">
     <vt:lpwstr>2023-10-11T06:18:51Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_e8b0afbd-3cf7-4707-aee4-8dc9d855de29_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_e8b0afbd-3cf7-4707-aee4-8dc9d855de29_Name">
     <vt:lpwstr>intern</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_e8b0afbd-3cf7-4707-aee4-8dc9d855de29_SiteId">
     <vt:lpwstr>75a34008-d7d1-4924-8e78-31fea86f6e68</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_e8b0afbd-3cf7-4707-aee4-8dc9d855de29_ActionId">