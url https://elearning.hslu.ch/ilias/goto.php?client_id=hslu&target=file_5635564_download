--- v0 (2025-10-07)
+++ v1 (2026-04-06)
@@ -22,51 +22,51 @@
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="067E30C9" w14:textId="77777777" w:rsidR="00537B20" w:rsidRPr="00C6782B" w:rsidRDefault="00537B20" w:rsidP="00504191">
       <w:pPr>
         <w:sectPr w:rsidR="00537B20" w:rsidRPr="00C6782B" w:rsidSect="00582174">
           <w:headerReference w:type="even" r:id="rId10"/>
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:headerReference w:type="first" r:id="rId14"/>
           <w:footerReference w:type="first" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="2495" w:right="737" w:bottom="1701" w:left="1474" w:header="567" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3222498A" w14:textId="57A058BC" w:rsidR="005D1D0B" w:rsidRPr="00DA293E" w:rsidRDefault="00AC1A99" w:rsidP="005D1D0B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -1361,56 +1361,62 @@
             <w:r w:rsidR="00DA293E" w:rsidRPr="00843678">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00DA293E" w:rsidRPr="00843678">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00843678">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC1A99" w14:paraId="439250C4" w14:textId="77777777" w:rsidTr="00DC44DD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="707C3694" w14:textId="77777777" w:rsidR="00F54C74" w:rsidRPr="00843678" w:rsidRDefault="00F54C74" w:rsidP="00156EF2">
+          <w:p w14:paraId="707C3694" w14:textId="5E41EA53" w:rsidR="00F54C74" w:rsidRPr="00843678" w:rsidRDefault="00F54C74" w:rsidP="00156EF2">
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r w:rsidRPr="00843678">
-              <w:t>Gemeinsam mit der Anmeldung abzugebende Unterlagen:</w:t>
+              <w:t>Gemeinsam mit de</w:t>
+            </w:r>
+            <w:r w:rsidR="00105728">
+              <w:t xml:space="preserve">m Gesuch </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00843678">
+              <w:t>abzugebende Unterlagen:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26858EDF" w14:textId="770F23A1" w:rsidR="00F54C74" w:rsidRPr="00843678" w:rsidRDefault="00FD1684" w:rsidP="00156EF2">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="873"/>
             </w:pPr>
             <w:r w:rsidRPr="00843678">
               <w:sym w:font="Wingdings 2" w:char="F050"/>
             </w:r>
             <w:r w:rsidRPr="00843678">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F54C74" w:rsidRPr="00843678">
               <w:t>Motivationsschreiben</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="415C9573" w14:textId="406AE40C" w:rsidR="00F54C74" w:rsidRPr="00843678" w:rsidRDefault="00FD1684" w:rsidP="00156EF2">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="873"/>
             </w:pPr>
             <w:r w:rsidRPr="00843678">
               <w:sym w:font="Wingdings 2" w:char="F050"/>
             </w:r>
@@ -1637,118 +1643,135 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51C467EA" w14:textId="77777777" w:rsidR="00AC1A99" w:rsidRDefault="00F54C74" w:rsidP="005D1D0B">
             <w:r>
               <w:t>Unterschrift Studierende/r:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23D3800B" w14:textId="77777777" w:rsidR="00F54C74" w:rsidRDefault="00F54C74" w:rsidP="005D1D0B"/>
           <w:p w14:paraId="578DC374" w14:textId="77777777" w:rsidR="00F54C74" w:rsidRDefault="00F54C74" w:rsidP="005D1D0B"/>
           <w:p w14:paraId="2A52026E" w14:textId="03E3DC79" w:rsidR="00F54C74" w:rsidRDefault="00F54C74" w:rsidP="005D1D0B"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="66F452F6" w14:textId="7F9B0C09" w:rsidR="00AC1A99" w:rsidRDefault="00AC1A99" w:rsidP="005D1D0B"/>
     <w:p w14:paraId="046A2D23" w14:textId="77777777" w:rsidR="00B12770" w:rsidRDefault="00B12770">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A29BD69" w14:textId="0B1F09ED" w:rsidR="00AC1A99" w:rsidRDefault="00AC1A99" w:rsidP="00B12770">
+    <w:p w14:paraId="7A29BD69" w14:textId="3CDDC58C" w:rsidR="00AC1A99" w:rsidRDefault="00AC1A99" w:rsidP="00B12770">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Ausgefülltes Formular der Mentorin / dem Mentor zur Unterschrift vorlegen und </w:t>
+        <w:t xml:space="preserve">Ausgefülltes Formular </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC1A99">
-[...4 lines deleted...]
-        <w:t>vollständig unterschrieben</w:t>
+      <w:r w:rsidR="00172BEB">
+        <w:t xml:space="preserve">an </w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-        <w:t>.</w:t>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00172BEB" w:rsidRPr="007C2E7E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>international-sa@hslu.ch</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00172BEB">
+        <w:t xml:space="preserve"> (Nadja Balsiger) senden. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40CC772E" w14:textId="77777777" w:rsidR="00EA31D0" w:rsidRDefault="00EA31D0" w:rsidP="00B12770">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4842"/>
         <w:gridCol w:w="4843"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC1A99" w14:paraId="1CA8A543" w14:textId="77777777" w:rsidTr="008B19FA">
+      <w:tr w:rsidR="00AC1A99" w14:paraId="1CA8A543" w14:textId="77777777" w:rsidTr="00172BEB">
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="660"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="650219E7" w14:textId="7F2DA4D5" w:rsidR="00AC1A99" w:rsidRPr="00843678" w:rsidRDefault="00AC1A99" w:rsidP="005D1D0B">
+          <w:p w14:paraId="650219E7" w14:textId="3D9543DD" w:rsidR="00AC1A99" w:rsidRPr="00843678" w:rsidRDefault="00AC1A99" w:rsidP="005D1D0B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00843678">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Bewilligung des Gesuchs «Field Practice Modul 150»</w:t>
+            </w:r>
+            <w:r w:rsidR="00172BEB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00172BEB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Wird</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00172BEB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> von der Administration Field Practice ausgefüllt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC1A99" w14:paraId="65CFFDB1" w14:textId="77777777" w:rsidTr="00F85C6E">
         <w:trPr>
           <w:trHeight w:val="931"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2B01DCBE" w14:textId="77777777" w:rsidR="00AC1A99" w:rsidRDefault="00B12770" w:rsidP="00F85C6E">
             <w:pPr>
               <w:spacing w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Das Gesuch wird angenommen mit </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="486826292"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -1841,57 +1864,57 @@
             </w:r>
             <w:r w:rsidR="00DA293E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00DA293E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC1A99" w14:paraId="493843BD" w14:textId="77777777" w:rsidTr="00AC1A99">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CAB4E0C" w14:textId="77777777" w:rsidR="00AC1A99" w:rsidRDefault="00B12770" w:rsidP="005D1D0B">
+          <w:p w14:paraId="7CAB4E0C" w14:textId="77777777" w:rsidR="00AC1A99" w:rsidRDefault="00B12770" w:rsidP="00172BEB">
             <w:r>
               <w:t>Datum:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E68057E" w14:textId="77777777" w:rsidR="00B12770" w:rsidRDefault="00B12770" w:rsidP="005D1D0B"/>
-          <w:p w14:paraId="1FF5A9CA" w14:textId="4CEBAFBC" w:rsidR="00B12770" w:rsidRDefault="00B12770" w:rsidP="005D1D0B">
+          <w:p w14:paraId="2E68057E" w14:textId="77777777" w:rsidR="00B12770" w:rsidRDefault="00B12770" w:rsidP="00172BEB"/>
+          <w:p w14:paraId="1FF5A9CA" w14:textId="4CEBAFBC" w:rsidR="00B12770" w:rsidRDefault="00B12770" w:rsidP="00172BEB">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="24" w:name="Text22"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00DA293E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00DA293E">
               <w:rPr>
@@ -1925,173 +1948,173 @@
           <w:p w14:paraId="774460D0" w14:textId="67A78066" w:rsidR="00B12770" w:rsidRDefault="00B12770" w:rsidP="005D1D0B"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="154312E3" w14:textId="1F1B7E44" w:rsidR="00AC1A99" w:rsidRDefault="00B12770" w:rsidP="005D1D0B">
             <w:r w:rsidRPr="004A3A0E">
               <w:t xml:space="preserve">Unterschrift </w:t>
             </w:r>
             <w:r w:rsidR="004A3A0E" w:rsidRPr="004A3A0E">
               <w:t>Mentor/in</w:t>
             </w:r>
             <w:r w:rsidRPr="004A3A0E">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="67370033" w14:textId="77777777" w:rsidR="00AC1A99" w:rsidRDefault="00AC1A99" w:rsidP="005D1D0B">
       <w:bookmarkStart w:id="25" w:name="MacroStartPosition"/>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:sectPr w:rsidR="00AC1A99" w:rsidSect="00540A80">
-      <w:headerReference w:type="even" r:id="rId16"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+      <w:headerReference w:type="even" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="even" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="first" r:id="rId21"/>
+      <w:footerReference w:type="first" r:id="rId22"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="737" w:bottom="1701" w:left="1474" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="76C759C8" w14:textId="77777777" w:rsidR="00AC1A99" w:rsidRPr="00C6782B" w:rsidRDefault="00AC1A99">
       <w:r w:rsidRPr="00C6782B">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2F8651AC" w14:textId="77777777" w:rsidR="00AC1A99" w:rsidRPr="00C6782B" w:rsidRDefault="00AC1A99">
       <w:r w:rsidRPr="00C6782B">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A5337BF" w14:textId="77777777" w:rsidR="008375D9" w:rsidRDefault="008375D9">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="17B1285A" w14:textId="77777777" w:rsidR="008B4B9C" w:rsidRPr="00241B6D" w:rsidRDefault="00C26634" w:rsidP="00B43DFD">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:line="210" w:lineRule="exact"/>
       <w:ind w:right="56"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00241B6D">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Seite </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="14"/>
@@ -2152,71 +2175,71 @@
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1EE3A8B8" w14:textId="77777777" w:rsidR="008375D9" w:rsidRDefault="008375D9">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0E0922B7" w14:textId="77777777" w:rsidR="00545D85" w:rsidRDefault="00545D85">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D17CF87" w14:textId="77777777" w:rsidR="006C4D77" w:rsidRPr="00731E48" w:rsidRDefault="00C26634" w:rsidP="00B24D45">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="7456"/>
       </w:tabs>
       <w:ind w:right="56"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4345E50E" wp14:editId="6B712B1E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>bottom</wp:align>
           </wp:positionV>
           <wp:extent cx="1735200" cy="792000"/>
@@ -2336,90 +2359,90 @@
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="53E3B7BB" w14:textId="77777777" w:rsidR="00545D85" w:rsidRDefault="00545D85">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="686C07A6" w14:textId="77777777" w:rsidR="00AC1A99" w:rsidRPr="00C6782B" w:rsidRDefault="00AC1A99">
       <w:r w:rsidRPr="00C6782B">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0D7E3325" w14:textId="77777777" w:rsidR="00AC1A99" w:rsidRPr="00C6782B" w:rsidRDefault="00AC1A99">
       <w:r w:rsidRPr="00C6782B">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B04B345" w14:textId="77777777" w:rsidR="008375D9" w:rsidRDefault="008375D9">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B801FE7" w14:textId="77777777" w:rsidR="00504191" w:rsidRDefault="00C26634" w:rsidP="00E40D2D">
     <w:bookmarkStart w:id="0" w:name="LogoP1"/>
     <w:bookmarkStart w:id="1" w:name="_DN_Hide_3"/>
     <w:bookmarkEnd w:id="0"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3EFC4F68" wp14:editId="707F1FB2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3002400" cy="835200"/>
           <wp:effectExtent l="0" t="0" r="7620" b="3175"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Grafik 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2578,87 +2601,87 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3332469" cy="831599"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="179E7063" w14:textId="77777777" w:rsidR="008375D9" w:rsidRDefault="008375D9">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21525587" w14:textId="77777777" w:rsidR="00545D85" w:rsidRDefault="00545D85">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3B547F00" w14:textId="77777777" w:rsidR="006C4D77" w:rsidRPr="00D77CCF" w:rsidRDefault="006C4D77" w:rsidP="00EC271D"/>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="24DBC968" w14:textId="77777777" w:rsidR="00545D85" w:rsidRDefault="00545D85">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D3B45FA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Listennummer"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00A44778"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="08DAF354"/>
@@ -3537,51 +3560,51 @@
   <w:num w:numId="7" w16cid:durableId="1983846065">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="214123101">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1468088357">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="635186386">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="827945177">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1461849192">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1426925234">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CH" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="851"/>
   <w:consecutiveHyphenLimit w:val="3"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3650,150 +3673,155 @@
     <w:docVar w:name="OawSelectedSource.2004112217333376588294" w:val="0"/>
     <w:docVar w:name="OawSelectedSource.2006040509495284662868" w:val="&lt;empty/&gt;"/>
     <w:docVar w:name="OawSend.2006120514175878093883" w:val="&lt;source&gt;&lt;documentProperty UID=&quot;2002122011014149059130932&quot;&gt;&lt;Fields List=&quot;LogoLarge|LogoSmall|LogoFooter&quot;/&gt;&lt;OawPicture name=&quot;Organisation.LogoLarge&quot; field=&quot;LogoLarge&quot; UID=&quot;2007080614125898476083&quot; top=&quot;0&quot; left=&quot;0&quot; relativeHorizontalPosition=&quot;1&quot; relativeVerticalPosition=&quot;1&quot; horizontalAdjustment=&quot;0&quot; verticalAdjustment=&quot;0&quot; anchorBookmark=&quot;LogoP1&quot;/&gt;&lt;OawPicture name=&quot;Organisation.LogoSmall&quot; field=&quot;LogoSmall&quot; UID=&quot;2007080614301815161019&quot; top=&quot;0&quot; left=&quot;0&quot; relativeHorizontalPosition=&quot;1&quot; relativeVerticalPosition=&quot;1&quot; horizontalAdjustment=&quot;0&quot; verticalAdjustment=&quot;0&quot; anchorBookmark=&quot;LogoPn&quot;/&gt;&lt;OawPicture name=&quot;Organisation.LogoFooter&quot; field=&quot;LogoFooter&quot; UID=&quot;2007080810342414363444&quot; top=&quot;2770&quot; left=&quot;0&quot; relativeHorizontalPosition=&quot;1&quot; relativeVerticalPosition=&quot;1&quot; horizontalAdjustment=&quot;0&quot; verticalAdjustment=&quot;0&quot; anchorBookmark=&quot;LogoP1&quot;/&gt;&lt;/documentProperty&gt;&lt;documentProperty UID=&quot;&quot;&gt;&lt;Fields List=&quot;&quot;/&gt;&lt;OawDocProperty name=&quot;Outputprofile.InternalPath&quot; field=&quot;&quot;/&gt;&lt;OawDocProperty name=&quot;Outputprofile.DraftPathTime&quot; field=&quot;&quot;/&gt;&lt;OawPicture name=&quot;Signature1&quot; field=&quot;&quot; UID=&quot;2007080811584278103525&quot; top=&quot;-150&quot; left=&quot;-100&quot; relativeHorizontalPosition=&quot;0&quot; relativeVerticalPosition=&quot;2&quot; horizontalAdjustment=&quot;0&quot; verticalAdjustment=&quot;0&quot; anchorBookmark=&quot;Signature&quot;/&gt;&lt;OawPicture name=&quot;Signature2&quot; field=&quot;&quot; UID=&quot;2007080812583857137488&quot; top=&quot;-150&quot; left=&quot;650&quot; relativeHorizontalPosition=&quot;0&quot; relativeVerticalPosition=&quot;2&quot; horizontalAdjustment=&quot;0&quot; verticalAdjustment=&quot;0&quot; anchorBookmark=&quot;Signature&quot;/&gt;&lt;/documentProperty&gt;&lt;documentProperty UID=&quot;2003070216009988776655&quot;&gt;&lt;OawDocProperty name=&quot;BM_Subject&quot; field=&quot;Subject&quot;/&gt;&lt;OawDocProperty name=&quot;BM_Text&quot; field=&quot;Text&quot;/&gt;&lt;OawDocProperty name=&quot;BM_Enclosures&quot; field=&quot;Enclosures&quot;/&gt;&lt;/documentProperty&gt;&lt;/source&gt;"/>
     <w:docVar w:name="OawSend.2006121210395821292110" w:val="&lt;source&gt;&lt;documentProperty UID=&quot;2002122011014149059130932&quot;&gt;&lt;Fields List=&quot;LogoLarge|LogoSmall|LogoFooter&quot;/&gt;&lt;OawPicture name=&quot;Organisation.LogoLarge&quot; field=&quot;LogoLarge&quot; UID=&quot;2007080614125898476083&quot; top=&quot;0&quot; left=&quot;0&quot; relativeHorizontalPosition=&quot;1&quot; relativeVerticalPosition=&quot;1&quot; horizontalAdjustment=&quot;0&quot; verticalAdjustment=&quot;0&quot; anchorBookmark=&quot;LogoP1&quot;/&gt;&lt;OawPicture name=&quot;Organisation.LogoSmall&quot; field=&quot;LogoSmall&quot; UID=&quot;2007080614301815161019&quot; top=&quot;0&quot; left=&quot;0&quot; relativeHorizontalPosition=&quot;1&quot; relativeVerticalPosition=&quot;1&quot; horizontalAdjustment=&quot;0&quot; verticalAdjustment=&quot;0&quot; anchorBookmark=&quot;LogoPn&quot;/&gt;&lt;OawPicture name=&quot;Organisation.LogoFooter&quot; field=&quot;LogoFooter&quot; UID=&quot;2007080810342414363444&quot; top=&quot;2770&quot; left=&quot;0&quot; relativeHorizontalPosition=&quot;1&quot; relativeVerticalPosition=&quot;1&quot; horizontalAdjustment=&quot;0&quot; verticalAdjustment=&quot;0&quot; anchorBookmark=&quot;LogoP1&quot;/&gt;&lt;/documentProperty&gt;&lt;documentProperty UID=&quot;&quot;&gt;&lt;Fields List=&quot;&quot;/&gt;&lt;OawDocProperty name=&quot;Outputprofile.InternalPath&quot; field=&quot;&quot;/&gt;&lt;OawDocProperty name=&quot;Outputprofile.DraftPathTime&quot; field=&quot;&quot;/&gt;&lt;/documentProperty&gt;&lt;documentProperty UID=&quot;2002122010583847234010578&quot;&gt;&lt;Fields List=&quot;SignatureHighResBW&quot;/&gt;&lt;OawPicture name=&quot;Signature1&quot; field=&quot;SignatureHighResBW&quot; UID=&quot;2007080811584278103525&quot; top=&quot;-150&quot; left=&quot;-100&quot; relativeHorizontalPosition=&quot;0&quot; relativeVerticalPosition=&quot;2&quot; horizontalAdjustment=&quot;0&quot; verticalAdjustment=&quot;0&quot; anchorBookmark=&quot;Signature&quot;/&gt;&lt;/documentProperty&gt;&lt;documentProperty UID=&quot;2003061115381095709037&quot;&gt;&lt;Fields List=&quot;SignatureHighResBW&quot;/&gt;&lt;OawPicture name=&quot;Signature2&quot; field=&quot;SignatureHighResBW&quot; UID=&quot;2007080812583857137488&quot; top=&quot;-150&quot; left=&quot;650&quot; relativeHorizontalPosition=&quot;0&quot; relativeVerticalPosition=&quot;2&quot; horizontalAdjustment=&quot;0&quot; verticalAdjustment=&quot;0&quot; anchorBookmark=&quot;Signature&quot;/&gt;&lt;/documentProperty&gt;&lt;documentProperty UID=&quot;2003070216009988776655&quot;&gt;&lt;OawDocProperty name=&quot;BM_Subject&quot; field=&quot;Subject&quot;/&gt;&lt;OawDocProperty name=&quot;BM_Text&quot; field=&quot;Text&quot;/&gt;&lt;OawDocProperty name=&quot;BM_Enclosures&quot; field=&quot;Enclosures&quot;/&gt;&lt;/documentProperty&gt;&lt;/source&gt;"/>
     <w:docVar w:name="OawSendRestore.2006120514175878093883" w:val="&lt;source&gt;&lt;documentProperty UID=&quot;2002122011014149059130932&quot;&gt;&lt;Fields List=&quot;LogoLarge|LogoSmall|LogoFooter&quot;/&gt;&lt;OawPicture name=&quot;Organisation.LogoLarge&quot; field=&quot;LogoLarge&quot; UID=&quot;2007080614125898476083&quot; top=&quot;0&quot; left=&quot;0&quot; relativeHorizontalPosition=&quot;1&quot; relativeVerticalPosition=&quot;1&quot; horizontalAdjustment=&quot;0&quot; verticalAdjustment=&quot;0&quot; anchorBookmark=&quot;LogoP1&quot;/&gt;&lt;OawPicture name=&quot;Organisation.LogoSmall&quot; field=&quot;LogoSmall&quot; UID=&quot;2007080614301815161019&quot; top=&quot;0&quot; left=&quot;0&quot; relativeHorizontalPosition=&quot;1&quot; relativeVerticalPosition=&quot;1&quot; horizontalAdjustment=&quot;0&quot; verticalAdjustment=&quot;0&quot; anchorBookmark=&quot;LogoPn&quot;/&gt;&lt;OawPicture name=&quot;Organisation.LogoFooter&quot; field=&quot;LogoFooter&quot; UID=&quot;2007080810342414363444&quot; top=&quot;2770&quot; left=&quot;0&quot; relativeHorizontalPosition=&quot;1&quot; relativeVerticalPosition=&quot;1&quot; horizontalAdjustment=&quot;0&quot; verticalAdjustment=&quot;0&quot; anchorBookmark=&quot;LogoP1&quot;/&gt;&lt;/documentProperty&gt;&lt;documentProperty UID=&quot;&quot;&gt;&lt;Fields List=&quot;&quot;/&gt;&lt;OawDocProperty name=&quot;Outputprofile.InternalPath&quot; field=&quot;&quot;/&gt;&lt;OawDocProperty name=&quot;Outputprofile.DraftPathTime&quot; field=&quot;&quot;/&gt;&lt;OawPicture name=&quot;Signature1&quot; field=&quot;&quot; UID=&quot;2007080811584278103525&quot; top=&quot;-150&quot; left=&quot;-100&quot; relativeHorizontalPosition=&quot;0&quot; relativeVerticalPosition=&quot;2&quot; horizontalAdjustment=&quot;0&quot; verticalAdjustment=&quot;0&quot; anchorBookmark=&quot;Signature&quot;/&gt;&lt;OawPicture name=&quot;Signature2&quot; field=&quot;&quot; UID=&quot;2007080812583857137488&quot; top=&quot;-150&quot; left=&quot;650&quot; relativeHorizontalPosition=&quot;0&quot; relativeVerticalPosition=&quot;2&quot; horizontalAdjustment=&quot;0&quot; verticalAdjustment=&quot;0&quot; anchorBookmark=&quot;Signature&quot;/&gt;&lt;/documentProperty&gt;&lt;documentProperty UID=&quot;2003070216009988776655&quot;&gt;&lt;OawDocProperty name=&quot;BM_Subject&quot; field=&quot;Subject&quot;/&gt;&lt;OawDocProperty name=&quot;BM_Text&quot; field=&quot;Text&quot;/&gt;&lt;OawDocProperty name=&quot;BM_Enclosures&quot; field=&quot;Enclosures&quot;/&gt;&lt;/documentProperty&gt;&lt;/source&gt;"/>
     <w:docVar w:name="OawSendRestore.2006121210395821292110" w:val="&lt;source&gt;&lt;documentProperty UID=&quot;2002122011014149059130932&quot;&gt;&lt;Fields List=&quot;LogoLarge|LogoSmall|LogoFooter&quot;/&gt;&lt;OawPicture name=&quot;Organisation.LogoLarge&quot; field=&quot;LogoLarge&quot; UID=&quot;2007080614125898476083&quot; top=&quot;0&quot; left=&quot;0&quot; relativeHorizontalPosition=&quot;1&quot; relativeVerticalPosition=&quot;1&quot; horizontalAdjustment=&quot;0&quot; verticalAdjustment=&quot;0&quot; anchorBookmark=&quot;LogoP1&quot;/&gt;&lt;OawPicture name=&quot;Organisation.LogoSmall&quot; field=&quot;LogoSmall&quot; UID=&quot;2007080614301815161019&quot; top=&quot;0&quot; left=&quot;0&quot; relativeHorizontalPosition=&quot;1&quot; relativeVerticalPosition=&quot;1&quot; horizontalAdjustment=&quot;0&quot; verticalAdjustment=&quot;0&quot; anchorBookmark=&quot;LogoPn&quot;/&gt;&lt;OawPicture name=&quot;Organisation.LogoFooter&quot; field=&quot;LogoFooter&quot; UID=&quot;2007080810342414363444&quot; top=&quot;2770&quot; left=&quot;0&quot; relativeHorizontalPosition=&quot;1&quot; relativeVerticalPosition=&quot;1&quot; horizontalAdjustment=&quot;0&quot; verticalAdjustment=&quot;0&quot; anchorBookmark=&quot;LogoP1&quot;/&gt;&lt;/documentProperty&gt;&lt;documentProperty UID=&quot;&quot;&gt;&lt;Fields List=&quot;&quot;/&gt;&lt;OawDocProperty name=&quot;Outputprofile.InternalPath&quot; field=&quot;&quot;/&gt;&lt;OawDocProperty name=&quot;Outputprofile.DraftPathTime&quot; field=&quot;&quot;/&gt;&lt;OawPicture name=&quot;Signature1&quot; field=&quot;&quot; UID=&quot;2007080811584278103525&quot; top=&quot;-150&quot; left=&quot;-100&quot; relativeHorizontalPosition=&quot;0&quot; relativeVerticalPosition=&quot;2&quot; horizontalAdjustment=&quot;0&quot; verticalAdjustment=&quot;0&quot; anchorBookmark=&quot;Signature&quot;/&gt;&lt;OawPicture name=&quot;Signature2&quot; field=&quot;&quot; UID=&quot;2007080812583857137488&quot; top=&quot;-150&quot; left=&quot;650&quot; relativeHorizontalPosition=&quot;0&quot; relativeVerticalPosition=&quot;2&quot; horizontalAdjustment=&quot;0&quot; verticalAdjustment=&quot;0&quot; anchorBookmark=&quot;Signature&quot;/&gt;&lt;/documentProperty&gt;&lt;documentProperty UID=&quot;2003070216009988776655&quot;&gt;&lt;OawDocProperty name=&quot;BM_Subject&quot; field=&quot;Subject&quot;/&gt;&lt;OawDocProperty name=&quot;BM_Text&quot; field=&quot;Text&quot;/&gt;&lt;OawDocProperty name=&quot;BM_Enclosures&quot; field=&quot;Enclosures&quot;/&gt;&lt;/documentProperty&gt;&lt;/source&gt;"/>
     <w:docVar w:name="OawTemplateProperties" w:val="password:=&lt;Semicolon/&gt;MnO`rrvnqc.=;jumpToFirstField:=1;dotReverenceRemove:=1;resizeA4Letter:=0;showAllNoteItems:=0;CharCodeChecked:=;CharCodeUnchecked:=;WizardSteps:=0|1|2;DocumentTitle:=;DisplayName:=&lt;translate&gt;Template.Letter&lt;/translate&gt;;ID:=;protectionType:=-1;"/>
     <w:docVar w:name="OawTemplatePropertiesXML" w:val="&lt;?xml version=&quot;1.0&quot;?&gt;_x000d_&lt;TemplateProperties&gt;&lt;RecipientFields&gt;&lt;Field UID=&quot;2004031513575326984562&quot; Label=&quot;&quot;/&gt;&lt;Field UID=&quot;2004031514011258946758&quot; Label=&quot;&quot;/&gt;&lt;Field UID=&quot;2004031514034574120309&quot; Label=&quot;&quot;/&gt;&lt;Field UID=&quot;2004031181448127964532&quot; Label=&quot;&quot;/&gt;&lt;Field UID=&quot;2004031181449458765301&quot; Label=&quot;&quot;/&gt;&lt;/RecipientFields&gt;&lt;ProtectionType&gt;-1&lt;/ProtectionType&gt;&lt;Password&gt;&lt;/Password&gt;&lt;/TemplateProperties&gt;_x000d_"/>
     <w:docVar w:name="OawTemplateVersion" w:val="12"/>
     <w:docVar w:name="OawTemplPropsCm" w:val="&lt;TemplPropsCm xmlns:xsi=&quot;http://www.w3.org/2001/XMLSchema-instance&quot; xsi:noNamespaceSchemaLocation=&quot;TemplPropsCm_1.xsd&quot; SchemaVersion=&quot;1&quot; TemplateID=&quot;&quot; TemplateVersion=&quot;&quot;&gt;_x000d_&lt;Bookmark Name=&quot;Subject&quot; Label=&quot;&amp;lt;translate&amp;gt;SmartContent.Subject&amp;lt;/translate&amp;gt;&quot; Style=&quot;Subject&quot;/&gt;_x000d_&lt;Bookmark Name=&quot;Text&quot; Label=&quot;&amp;lt;translate&amp;gt;SmartContent.Text&amp;lt;/translate&amp;gt;&quot;/&gt;_x000d_&lt;Bookmark Name=&quot;Enclosures&quot; Label=&quot;&amp;lt;translate&amp;gt;SmartContent.Enclosures&amp;lt;/translate&amp;gt;&quot;/&gt;"/>
     <w:docVar w:name="OawTemplPropsStm" w:val="&lt;TemplPropsStm xmlns:xsi=&quot;http://www.w3.org/2001/XMLSchema-instance&quot; xsi:noNamespaceSchemaLocation=&quot;TemplPropsStm_1.xsd&quot; SchemaVersion=&quot;1&quot; TemplateID=&quot;&quot; TemplateVersion=&quot;&quot;&gt;_x000d_&lt;Bookmark Name=&quot;Subject&quot; Label=&quot;&amp;lt;translate&amp;gt;SmartTemplate.Subject&amp;lt;/translate&amp;gt;&quot; Style=&quot;Subject&quot;/&gt;_x000d_&lt;Bookmark Name=&quot;Text&quot; Label=&quot;&amp;lt;translate&amp;gt;SmartTemplate.Text&amp;lt;/translate&amp;gt;&quot;/&gt;_x000d_&lt;Bookmark Name=&quot;Enclosures&quot; Label=&quot;&amp;lt;translate&amp;gt;SmartTemplate.Enclosures&amp;lt;/translate&amp;gt;&quot; Style=&quot;Enclosures&quot;/&gt;_x000d_&lt;/TemplPropsStm&gt;"/>
     <w:docVar w:name="OawVersionPicture.2007080614125898476083" w:val="hslu_d.hslu.g.2100.500.wmf;2017.01.06-10:57:46"/>
     <w:docVar w:name="OawVersionPicture.2007080614301815161019" w:val="hslu_d.hslu.k.2100.250.wmf;2007.07.25-16:48:18"/>
     <w:docVar w:name="OawVersionPicture.2007080810342414363444" w:val="hslu_allgemeinefqm.f.2100.200.wmf;2016.03.08-13:39:44"/>
     <w:docVar w:name="OawVersionPictureInline.2007080614125898476083" w:val="hslu_d.hslu.g.2100.500.wmf;2017.01.06-10:57:46"/>
     <w:docVar w:name="OawVersionPictureInline.2007080614301815161019" w:val="hslu_d.hslu.k.2100.250.wmf;2007.07.25-16:48:18"/>
     <w:docVar w:name="OawVersionPictureInline.2007080810342414363444" w:val="hslu_allgemeinefqm.f.2100.200.wmf;2016.03.08-13:39:44"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00AC1A99"/>
     <w:rsid w:val="00001428"/>
     <w:rsid w:val="000044E0"/>
     <w:rsid w:val="00004F52"/>
     <w:rsid w:val="00005578"/>
     <w:rsid w:val="00007210"/>
+    <w:rsid w:val="000116B2"/>
     <w:rsid w:val="000119B1"/>
     <w:rsid w:val="00011CC0"/>
     <w:rsid w:val="000123D4"/>
     <w:rsid w:val="000130ED"/>
     <w:rsid w:val="00013518"/>
     <w:rsid w:val="000154E2"/>
+    <w:rsid w:val="00015AEF"/>
     <w:rsid w:val="000212F9"/>
     <w:rsid w:val="00021302"/>
     <w:rsid w:val="00022637"/>
     <w:rsid w:val="00023156"/>
     <w:rsid w:val="000235EE"/>
     <w:rsid w:val="00031638"/>
     <w:rsid w:val="00034809"/>
     <w:rsid w:val="00040FD6"/>
     <w:rsid w:val="0004599B"/>
     <w:rsid w:val="0005055C"/>
     <w:rsid w:val="0005144E"/>
     <w:rsid w:val="0005340F"/>
     <w:rsid w:val="00053EE6"/>
     <w:rsid w:val="00056822"/>
     <w:rsid w:val="0005789A"/>
     <w:rsid w:val="0006172A"/>
     <w:rsid w:val="00061DA6"/>
     <w:rsid w:val="00065EAF"/>
     <w:rsid w:val="00065F14"/>
     <w:rsid w:val="0007290B"/>
     <w:rsid w:val="0007646A"/>
     <w:rsid w:val="00077B6A"/>
     <w:rsid w:val="000823A8"/>
     <w:rsid w:val="00082F44"/>
     <w:rsid w:val="00083714"/>
     <w:rsid w:val="000910A2"/>
+    <w:rsid w:val="000914E2"/>
     <w:rsid w:val="0009193E"/>
     <w:rsid w:val="000924DE"/>
     <w:rsid w:val="0009509D"/>
     <w:rsid w:val="00096F2D"/>
     <w:rsid w:val="00097C9D"/>
     <w:rsid w:val="000A1C9D"/>
     <w:rsid w:val="000A38D8"/>
     <w:rsid w:val="000A576D"/>
     <w:rsid w:val="000A67FE"/>
     <w:rsid w:val="000A76DC"/>
     <w:rsid w:val="000A7BE1"/>
     <w:rsid w:val="000B145C"/>
     <w:rsid w:val="000B1B41"/>
     <w:rsid w:val="000B344C"/>
     <w:rsid w:val="000B35F9"/>
     <w:rsid w:val="000B4859"/>
     <w:rsid w:val="000B55AB"/>
     <w:rsid w:val="000B7FBB"/>
     <w:rsid w:val="000C024F"/>
     <w:rsid w:val="000C1C8C"/>
     <w:rsid w:val="000C2489"/>
     <w:rsid w:val="000C2826"/>
     <w:rsid w:val="000C3D4D"/>
     <w:rsid w:val="000C418E"/>
     <w:rsid w:val="000D19B3"/>
     <w:rsid w:val="000D2E3B"/>
     <w:rsid w:val="000D4E47"/>
     <w:rsid w:val="000E03A7"/>
     <w:rsid w:val="000E45AA"/>
     <w:rsid w:val="000E5FFD"/>
     <w:rsid w:val="000E606B"/>
     <w:rsid w:val="000E77DD"/>
     <w:rsid w:val="000F17CB"/>
     <w:rsid w:val="000F3291"/>
     <w:rsid w:val="000F5466"/>
     <w:rsid w:val="000F717A"/>
     <w:rsid w:val="000F79CA"/>
     <w:rsid w:val="00100419"/>
     <w:rsid w:val="00102E1B"/>
     <w:rsid w:val="00103253"/>
     <w:rsid w:val="001038D9"/>
     <w:rsid w:val="00105406"/>
+    <w:rsid w:val="00105728"/>
     <w:rsid w:val="001116E8"/>
     <w:rsid w:val="00111B9F"/>
     <w:rsid w:val="001162A3"/>
     <w:rsid w:val="0012191D"/>
     <w:rsid w:val="001243E3"/>
     <w:rsid w:val="001257AE"/>
     <w:rsid w:val="00125C5C"/>
     <w:rsid w:val="00133A14"/>
     <w:rsid w:val="001349C9"/>
     <w:rsid w:val="00136893"/>
     <w:rsid w:val="001421F8"/>
     <w:rsid w:val="00142235"/>
     <w:rsid w:val="00142F14"/>
     <w:rsid w:val="00145E15"/>
     <w:rsid w:val="00146AA3"/>
     <w:rsid w:val="001478F3"/>
     <w:rsid w:val="00153962"/>
     <w:rsid w:val="001543B5"/>
     <w:rsid w:val="001553F4"/>
     <w:rsid w:val="0015654E"/>
     <w:rsid w:val="00156EF2"/>
     <w:rsid w:val="00156F1E"/>
     <w:rsid w:val="00157781"/>
     <w:rsid w:val="0016621E"/>
     <w:rsid w:val="00170A59"/>
     <w:rsid w:val="00172594"/>
+    <w:rsid w:val="00172BEB"/>
     <w:rsid w:val="00173AF0"/>
     <w:rsid w:val="00175A97"/>
     <w:rsid w:val="001762BB"/>
     <w:rsid w:val="0017688D"/>
     <w:rsid w:val="001772AF"/>
     <w:rsid w:val="00180884"/>
     <w:rsid w:val="00181FEF"/>
     <w:rsid w:val="00182638"/>
     <w:rsid w:val="00183D58"/>
     <w:rsid w:val="00185AA3"/>
     <w:rsid w:val="00190264"/>
     <w:rsid w:val="00191F2B"/>
     <w:rsid w:val="0019329B"/>
     <w:rsid w:val="001A0D83"/>
     <w:rsid w:val="001A1AF5"/>
     <w:rsid w:val="001A6649"/>
     <w:rsid w:val="001A7844"/>
     <w:rsid w:val="001B16E5"/>
     <w:rsid w:val="001B4E95"/>
     <w:rsid w:val="001C027B"/>
     <w:rsid w:val="001C1258"/>
     <w:rsid w:val="001C2AF9"/>
     <w:rsid w:val="001C371A"/>
     <w:rsid w:val="001C6A6C"/>
     <w:rsid w:val="001D034D"/>
@@ -3803,50 +3831,51 @@
     <w:rsid w:val="001D5097"/>
     <w:rsid w:val="001D597B"/>
     <w:rsid w:val="001D6AC5"/>
     <w:rsid w:val="001E3C38"/>
     <w:rsid w:val="001E5796"/>
     <w:rsid w:val="001E6A3D"/>
     <w:rsid w:val="001E74E7"/>
     <w:rsid w:val="001F0C03"/>
     <w:rsid w:val="001F6863"/>
     <w:rsid w:val="001F7CF3"/>
     <w:rsid w:val="00201F68"/>
     <w:rsid w:val="00203C8F"/>
     <w:rsid w:val="002040F4"/>
     <w:rsid w:val="00204767"/>
     <w:rsid w:val="00205335"/>
     <w:rsid w:val="00206517"/>
     <w:rsid w:val="00207483"/>
     <w:rsid w:val="00210547"/>
     <w:rsid w:val="002129AE"/>
     <w:rsid w:val="00221537"/>
     <w:rsid w:val="002254D5"/>
     <w:rsid w:val="002315B5"/>
     <w:rsid w:val="00233266"/>
     <w:rsid w:val="00233E30"/>
     <w:rsid w:val="00234599"/>
+    <w:rsid w:val="002411AC"/>
     <w:rsid w:val="0024192B"/>
     <w:rsid w:val="00241B6D"/>
     <w:rsid w:val="00243200"/>
     <w:rsid w:val="00244E44"/>
     <w:rsid w:val="002507EB"/>
     <w:rsid w:val="00253A7F"/>
     <w:rsid w:val="00254CF8"/>
     <w:rsid w:val="0025680A"/>
     <w:rsid w:val="00260B39"/>
     <w:rsid w:val="00260C6F"/>
     <w:rsid w:val="002628FA"/>
     <w:rsid w:val="00263B1C"/>
     <w:rsid w:val="00263E4C"/>
     <w:rsid w:val="002645DC"/>
     <w:rsid w:val="002655EE"/>
     <w:rsid w:val="0026584C"/>
     <w:rsid w:val="00265BBB"/>
     <w:rsid w:val="00266496"/>
     <w:rsid w:val="00266CAF"/>
     <w:rsid w:val="00271318"/>
     <w:rsid w:val="00271915"/>
     <w:rsid w:val="002727C3"/>
     <w:rsid w:val="002728D1"/>
     <w:rsid w:val="00276E6C"/>
     <w:rsid w:val="002826C9"/>
@@ -3949,50 +3978,51 @@
     <w:rsid w:val="003A377D"/>
     <w:rsid w:val="003A4560"/>
     <w:rsid w:val="003A5C7A"/>
     <w:rsid w:val="003B15D3"/>
     <w:rsid w:val="003B2395"/>
     <w:rsid w:val="003B3387"/>
     <w:rsid w:val="003B7EDB"/>
     <w:rsid w:val="003C1534"/>
     <w:rsid w:val="003C3D1F"/>
     <w:rsid w:val="003C5498"/>
     <w:rsid w:val="003C73BC"/>
     <w:rsid w:val="003C78BF"/>
     <w:rsid w:val="003D1594"/>
     <w:rsid w:val="003D210E"/>
     <w:rsid w:val="003D2556"/>
     <w:rsid w:val="003D4399"/>
     <w:rsid w:val="003D5072"/>
     <w:rsid w:val="003D5EFA"/>
     <w:rsid w:val="003D5F22"/>
     <w:rsid w:val="003E089A"/>
     <w:rsid w:val="003E46AD"/>
     <w:rsid w:val="003E521A"/>
     <w:rsid w:val="003E7E18"/>
     <w:rsid w:val="003E7F95"/>
     <w:rsid w:val="003F107B"/>
+    <w:rsid w:val="003F359E"/>
     <w:rsid w:val="003F5CE4"/>
     <w:rsid w:val="003F653C"/>
     <w:rsid w:val="003F7C8E"/>
     <w:rsid w:val="004006E9"/>
     <w:rsid w:val="00402B5A"/>
     <w:rsid w:val="00403213"/>
     <w:rsid w:val="00404D9F"/>
     <w:rsid w:val="00404F17"/>
     <w:rsid w:val="0040653F"/>
     <w:rsid w:val="00407474"/>
     <w:rsid w:val="00410ECA"/>
     <w:rsid w:val="00411446"/>
     <w:rsid w:val="00414AA6"/>
     <w:rsid w:val="00414E5F"/>
     <w:rsid w:val="0041637D"/>
     <w:rsid w:val="00420403"/>
     <w:rsid w:val="00425133"/>
     <w:rsid w:val="00427627"/>
     <w:rsid w:val="00427E29"/>
     <w:rsid w:val="00431ED0"/>
     <w:rsid w:val="00433BEC"/>
     <w:rsid w:val="00436873"/>
     <w:rsid w:val="00436944"/>
     <w:rsid w:val="00437698"/>
     <w:rsid w:val="004404A7"/>
@@ -4117,50 +4147,51 @@
     <w:rsid w:val="005E5A04"/>
     <w:rsid w:val="005E7E3B"/>
     <w:rsid w:val="005F4162"/>
     <w:rsid w:val="005F555B"/>
     <w:rsid w:val="005F5911"/>
     <w:rsid w:val="005F7C34"/>
     <w:rsid w:val="00612F91"/>
     <w:rsid w:val="00622B2F"/>
     <w:rsid w:val="00622CCC"/>
     <w:rsid w:val="00623C45"/>
     <w:rsid w:val="00625819"/>
     <w:rsid w:val="00625C43"/>
     <w:rsid w:val="0062667A"/>
     <w:rsid w:val="00626BC0"/>
     <w:rsid w:val="006309EF"/>
     <w:rsid w:val="00630EBD"/>
     <w:rsid w:val="006310DB"/>
     <w:rsid w:val="00631323"/>
     <w:rsid w:val="0063352C"/>
     <w:rsid w:val="00635D5B"/>
     <w:rsid w:val="00636E1C"/>
     <w:rsid w:val="00642BA7"/>
     <w:rsid w:val="006443AF"/>
     <w:rsid w:val="00644DEE"/>
     <w:rsid w:val="00644EBE"/>
+    <w:rsid w:val="006451EB"/>
     <w:rsid w:val="00650321"/>
     <w:rsid w:val="00650E06"/>
     <w:rsid w:val="006544DD"/>
     <w:rsid w:val="00655C62"/>
     <w:rsid w:val="006578C1"/>
     <w:rsid w:val="006639DE"/>
     <w:rsid w:val="00665BF6"/>
     <w:rsid w:val="00665BFA"/>
     <w:rsid w:val="00667B1B"/>
     <w:rsid w:val="0067303E"/>
     <w:rsid w:val="00674950"/>
     <w:rsid w:val="00681715"/>
     <w:rsid w:val="0068421E"/>
     <w:rsid w:val="0068498D"/>
     <w:rsid w:val="00687B0D"/>
     <w:rsid w:val="00691AD3"/>
     <w:rsid w:val="0069330B"/>
     <w:rsid w:val="00693729"/>
     <w:rsid w:val="00697233"/>
     <w:rsid w:val="006A46F8"/>
     <w:rsid w:val="006A515A"/>
     <w:rsid w:val="006B131C"/>
     <w:rsid w:val="006B1740"/>
     <w:rsid w:val="006B202E"/>
     <w:rsid w:val="006B34D5"/>
@@ -4307,50 +4338,51 @@
     <w:rsid w:val="0087274C"/>
     <w:rsid w:val="00873F58"/>
     <w:rsid w:val="00876A43"/>
     <w:rsid w:val="008773E7"/>
     <w:rsid w:val="00883BC9"/>
     <w:rsid w:val="0088665D"/>
     <w:rsid w:val="00886F39"/>
     <w:rsid w:val="008924C1"/>
     <w:rsid w:val="00896975"/>
     <w:rsid w:val="008A416C"/>
     <w:rsid w:val="008A4B9C"/>
     <w:rsid w:val="008A6E2D"/>
     <w:rsid w:val="008A70F0"/>
     <w:rsid w:val="008B0C14"/>
     <w:rsid w:val="008B0D4A"/>
     <w:rsid w:val="008B14B4"/>
     <w:rsid w:val="008B19FA"/>
     <w:rsid w:val="008B3166"/>
     <w:rsid w:val="008B4B9C"/>
     <w:rsid w:val="008B4DBE"/>
     <w:rsid w:val="008B752B"/>
     <w:rsid w:val="008B77D1"/>
     <w:rsid w:val="008C1146"/>
     <w:rsid w:val="008C1E19"/>
     <w:rsid w:val="008C5328"/>
+    <w:rsid w:val="008C602D"/>
     <w:rsid w:val="008D42BE"/>
     <w:rsid w:val="008D620E"/>
     <w:rsid w:val="008D62AF"/>
     <w:rsid w:val="008E02BF"/>
     <w:rsid w:val="008E09ED"/>
     <w:rsid w:val="008E1E44"/>
     <w:rsid w:val="008E2C0D"/>
     <w:rsid w:val="008E4993"/>
     <w:rsid w:val="008E6CD1"/>
     <w:rsid w:val="008E7213"/>
     <w:rsid w:val="008F09F3"/>
     <w:rsid w:val="008F2D60"/>
     <w:rsid w:val="008F4370"/>
     <w:rsid w:val="008F7046"/>
     <w:rsid w:val="00901127"/>
     <w:rsid w:val="00901D9B"/>
     <w:rsid w:val="00902C8F"/>
     <w:rsid w:val="00904ACE"/>
     <w:rsid w:val="00905189"/>
     <w:rsid w:val="009054DE"/>
     <w:rsid w:val="009060BB"/>
     <w:rsid w:val="009062A7"/>
     <w:rsid w:val="00907DBB"/>
     <w:rsid w:val="0091142C"/>
     <w:rsid w:val="00912AAF"/>
@@ -4471,50 +4503,51 @@
     <w:rsid w:val="00AD5518"/>
     <w:rsid w:val="00AE1B05"/>
     <w:rsid w:val="00AE1B37"/>
     <w:rsid w:val="00AE21D7"/>
     <w:rsid w:val="00AF21E4"/>
     <w:rsid w:val="00AF336D"/>
     <w:rsid w:val="00AF486A"/>
     <w:rsid w:val="00B0107E"/>
     <w:rsid w:val="00B02806"/>
     <w:rsid w:val="00B06A96"/>
     <w:rsid w:val="00B0709A"/>
     <w:rsid w:val="00B12770"/>
     <w:rsid w:val="00B12B9A"/>
     <w:rsid w:val="00B16DB0"/>
     <w:rsid w:val="00B21773"/>
     <w:rsid w:val="00B230C7"/>
     <w:rsid w:val="00B24255"/>
     <w:rsid w:val="00B24377"/>
     <w:rsid w:val="00B24D45"/>
     <w:rsid w:val="00B25940"/>
     <w:rsid w:val="00B3176D"/>
     <w:rsid w:val="00B3304D"/>
     <w:rsid w:val="00B3385F"/>
     <w:rsid w:val="00B34833"/>
     <w:rsid w:val="00B34D30"/>
+    <w:rsid w:val="00B34F22"/>
     <w:rsid w:val="00B37AF5"/>
     <w:rsid w:val="00B412D7"/>
     <w:rsid w:val="00B43DFD"/>
     <w:rsid w:val="00B43F92"/>
     <w:rsid w:val="00B444B9"/>
     <w:rsid w:val="00B44F56"/>
     <w:rsid w:val="00B5459E"/>
     <w:rsid w:val="00B55ABB"/>
     <w:rsid w:val="00B606EF"/>
     <w:rsid w:val="00B60F32"/>
     <w:rsid w:val="00B62866"/>
     <w:rsid w:val="00B63CA0"/>
     <w:rsid w:val="00B65B95"/>
     <w:rsid w:val="00B66BEA"/>
     <w:rsid w:val="00B71418"/>
     <w:rsid w:val="00B71DD6"/>
     <w:rsid w:val="00B737C7"/>
     <w:rsid w:val="00B76112"/>
     <w:rsid w:val="00B777C6"/>
     <w:rsid w:val="00B779B1"/>
     <w:rsid w:val="00B80453"/>
     <w:rsid w:val="00B806B3"/>
     <w:rsid w:val="00B8137B"/>
     <w:rsid w:val="00B814AF"/>
     <w:rsid w:val="00B8195A"/>
@@ -4632,50 +4665,51 @@
     <w:rsid w:val="00D135FB"/>
     <w:rsid w:val="00D150E6"/>
     <w:rsid w:val="00D16161"/>
     <w:rsid w:val="00D179AC"/>
     <w:rsid w:val="00D20A68"/>
     <w:rsid w:val="00D217AB"/>
     <w:rsid w:val="00D22F2C"/>
     <w:rsid w:val="00D231E2"/>
     <w:rsid w:val="00D24E42"/>
     <w:rsid w:val="00D3043F"/>
     <w:rsid w:val="00D33338"/>
     <w:rsid w:val="00D405C1"/>
     <w:rsid w:val="00D47F54"/>
     <w:rsid w:val="00D516E4"/>
     <w:rsid w:val="00D51E70"/>
     <w:rsid w:val="00D52310"/>
     <w:rsid w:val="00D553C8"/>
     <w:rsid w:val="00D56BFF"/>
     <w:rsid w:val="00D5786A"/>
     <w:rsid w:val="00D61D0D"/>
     <w:rsid w:val="00D62755"/>
     <w:rsid w:val="00D6315C"/>
     <w:rsid w:val="00D65CE6"/>
     <w:rsid w:val="00D66034"/>
     <w:rsid w:val="00D71DD3"/>
+    <w:rsid w:val="00D734AB"/>
     <w:rsid w:val="00D77CCF"/>
     <w:rsid w:val="00D8107B"/>
     <w:rsid w:val="00D839E3"/>
     <w:rsid w:val="00D8412B"/>
     <w:rsid w:val="00D9168D"/>
     <w:rsid w:val="00D962B6"/>
     <w:rsid w:val="00DA15EA"/>
     <w:rsid w:val="00DA293E"/>
     <w:rsid w:val="00DA2F39"/>
     <w:rsid w:val="00DA49EB"/>
     <w:rsid w:val="00DB2211"/>
     <w:rsid w:val="00DB630A"/>
     <w:rsid w:val="00DC1ED3"/>
     <w:rsid w:val="00DC2268"/>
     <w:rsid w:val="00DC2435"/>
     <w:rsid w:val="00DC3F34"/>
     <w:rsid w:val="00DC3FDD"/>
     <w:rsid w:val="00DC48F7"/>
     <w:rsid w:val="00DC4DFB"/>
     <w:rsid w:val="00DC7F3C"/>
     <w:rsid w:val="00DD0102"/>
     <w:rsid w:val="00DD0535"/>
     <w:rsid w:val="00DD0889"/>
     <w:rsid w:val="00DD0A81"/>
     <w:rsid w:val="00DD1995"/>
@@ -4861,65 +4895,66 @@
     <w:rsid w:val="00FE04C0"/>
     <w:rsid w:val="00FE22CB"/>
     <w:rsid w:val="00FE3F7D"/>
     <w:rsid w:val="00FE6538"/>
     <w:rsid w:val="00FE7329"/>
     <w:rsid w:val="00FF22F4"/>
     <w:rsid w:val="00FF319C"/>
     <w:rsid w:val="00FF3F51"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="026A709D"/>
   <w15:docId w15:val="{3D4BE310-B2AF-407D-BBC1-E9C0CCA8C1DD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="exact"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6300,77 +6335,77 @@
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DocunizePlaceholder">
     <w:name w:val="Docunize Placeholder"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rPr>
       <w:color w:val="C71585"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:international-sa@hslu.ch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.bin"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.bin"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\wfbalsig\AppData\Local\Temp\Docunize\00%20Vorlage%20A4%20hoch.dotm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="47313756C2E14E2890FF277AE464BC9F"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D11B7AB7-F61A-497E-B08A-BDD866C7F637}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E27316" w:rsidRDefault="00B3375A" w:rsidP="00B3375A">
           <w:pPr>
             <w:pStyle w:val="47313756C2E14E2890FF277AE464BC9F3"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
@@ -6391,176 +6426,184 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E76693CA-9924-4E92-B7CD-68A78233AEA3}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00E27316" w:rsidRDefault="00B3375A" w:rsidP="00B3375A">
           <w:pPr>
             <w:pStyle w:val="FFB6C74663404D5F95637FC1B8F87DA81"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Zeitmodell wählen</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:comments="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B3375A"/>
+    <w:rsid w:val="006451EB"/>
     <w:rsid w:val="00B3375A"/>
+    <w:rsid w:val="00D734AB"/>
     <w:rsid w:val="00E27316"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6981,51 +7024,51 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FFB6C74663404D5F95637FC1B8F87DA81">
     <w:name w:val="FFB6C74663404D5F95637FC1B8F87DA81"/>
     <w:rsid w:val="00B3375A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="HSLU Farben">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="77C5D8"/>
       </a:accent1>
       <a:accent2>
@@ -7285,123 +7328,123 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<officeatwork xmlns="http://schemas.officeatwork.com/Document">eNp7v3u/jUt+cmlual6JnY1PYl56aWJ6qp2RgampjT6ca6MPVwMA6D4SQg==</officeatwork>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <officeatwork xmlns="http://schemas.officeatwork.com/MasterProperties">eNrtWt1u2zYUvi/QdyAKpDezZUmWZRvthHlO3Hi1Fy9SW2AoMNDSkU2EEjWKius+z95iBXbRB9orjP5NHDsSnbTdMChIHEQ6fzz8eEh+J3//+dfLIU4F8BFnCXAxd0Gkzv4z1D/9GUfw/TMADA0zrFfHtgVVy2oaVWyMcbVhG+160GgEtuk/Qx1fkGsp3cM0hWfIBQq+gKDH+EUmkkxs3tzxRGDP99bxJfgkIRALqdQjQIN0/Rut3r/pn8o3bzHNwDF1o6mbhq23DbtRt+vttt20jZe11duXtaXervrKzdbCWZSEn/+IJ8BztbZBrQa8VdfVtPo+i7c6XRYL7ItczSFOEhJPPDymMMBjoBttVCtWuBNjNT8hp0ClNJ9fJILcRHmfn11ps0i8y6IEx/NiqwnmIlpNeq6kRwSFIqEe4am4Pc33Zo0EAQUVyQFWs+hmYUg+FAaYUapi7Sc2VhpwJwg4pKkrOIBQFP61P1KU7BIxVxRVwQMFAYrim3FJZMt1QOLCRHiyACVTVizYw4WTdDbEhBYPKJl7rEiqHwvOgsy/vcIcF6YcTUB+CkCnUi5GWRygc+Ac4twl26UslSnZWupxkJqU+FNAr/jnT2kKufqyPEdYLOq0xGHOVNQ29be2W6vvrd3dLBUsWmoVV+97iwG7yhalwJsnXySoCz7BMUnxOvnFe4re1FuGbVh6W28a9VajXdcbx+wphmZo6Jz509SfZhTQIPsIPEZVhHrPcZS8cCuo71Vd4NfEh7SC3gEPBaSCYzlxyKqsFXJdrmfNUFxB20Lt7DkbsVSE2J8is223K6h7XrV13TwihvrWtoe+swwkv02zhUwDGYaKvrXVn81m2jSlmeZP8/F/qyA5CoEO2IQNMJ/cTNHJ4lF68n7h7bdg5XSimYauaw35M4vCQoNuhCnNNXi1Mmg21Az2GJPwPWxRuppABLIChr9HWrg2rBjpxTSGs94vw69gepQIY8/siM2AJ4zE4r0gAmi0XJc7qRGRTIula0Zbb6g6MvMchYzKg9YBT+EDPNUf5qnY19G1q5OJKeMKVcs2mnXTklOnG0brmGLlCghDufVcSk8V1EkSSq6WpTKNcIzluZjEFXTuDt5ofc89u3zb7565ufZvl9s3MdkeR5y9iphrxvWnjNGRPBYqlDiyc+DtkRjHH+WYltUWbQrt0yd9b/tHru+dBC0Sg9ZZyt9Vs3h3gz+YzPyzOOHy/jS6fYBxdktqPX8n2jmzOFyGrqWr0H9QKawumcRYZBzOyWR6CemP777MsWB145EPU6UtuARzCeb/LJi3Zo0SySWS/xdINhWQbFjySqQvkdw6imHrjBMqs0wTdCkvqJgHFXTKJAyEvPho/dfDfwe1zjvChTSAQ1F0R9lFcT9O5aE2Eyj8/Imj1yyKsniNpuX1fYj5FQh5O0dFY9vJkpycUNtkCG1zdhyyV3l9DJQtE5n1Y6C8CljDm4C/CZ5r+2RybY/JziO3TdsMfF8PqpYfyo/6uF1tt8xxNQSMG+PW2G438Q257fHsMLe9fPHVqW2rbpitlt6WTxrfkNouoI0Pc9vejHzwgD6M25aLgFxjdWL8uIAVqeiHEczOayw3kRV/h+MUjUAUpP0uoewMM6C0QOkub3zQLVKxdIf1czqYL0ghDZn20ycNWeWRfIIzFRu3iGRnoamis8PgFHvao3Ud3TZRDbXMutk0m+oF6xF08OE+iTPSRhrqVCV0GZeDWvFnVgudMz5D66/RhevJF6jz6ohOjPnlmibqbQ619sVXaUvc0xrIhfjTJ4/A7X5X4eHL6X/XBnCeU/HCgw9CnrHnVAp/vMCzO0vg+US8OA7+J9fjLh+EJwvjtYX1hYlDnm52yoXEgyCw4+PxTFzZ2ihbG2Vro2xtlK2NsrVRcmglh1a2Nkowl62NEsklksvWRtnaKFsb37a1UTvwz/z/ANxjDPk=</officeatwork>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<officeatwork xmlns="http://schemas.officeatwork.com/Document">eNp7v3u/jUt+cmlual6JnY1PYl56aWJ6qp2RgampjT6ca6MPVwMA6D4SQg==</officeatwork>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{630AB61A-1FAB-4F81-AA4D-283CA1D7D328}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/Document"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3E374D0-2F01-4379-859D-63FC995B956B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74A41DEA-AAE9-49FE-8D5F-A892F5050D8B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.officeatwork.com/MasterProperties"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/Document"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>00 Vorlage A4 hoch.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>171</Words>
-  <Characters>1568</Characters>
+  <Words>240</Words>
+  <Characters>1517</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1736</CharactersWithSpaces>
+  <CharactersWithSpaces>1754</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Balsiger Nadja HSLU SA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DocunizeTemplateID">
     <vt:i4>580</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DocunizeTemplateLanguage">