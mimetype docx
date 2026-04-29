--- v1 (2026-02-21)
+++ v2 (2026-04-29)
@@ -504,148 +504,148 @@
     <w:p w14:paraId="367382D2" w14:textId="4C6C8D28" w:rsidR="0078483A" w:rsidRDefault="0078483A" w:rsidP="0078483A">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
       <w:r>
         <w:t>Art de</w:t>
       </w:r>
       <w:r w:rsidR="0009258B">
         <w:t>r Praxiserfahrung</w:t>
       </w:r>
       <w:r w:rsidR="00F10037">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(nur ein Kreuz setzen)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F5B1AFA" w14:textId="454C1D46" w:rsidR="0078483A" w:rsidRDefault="0078483A" w:rsidP="0078483A">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
       <w:r>
         <w:t>Praxiseinsatz</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="696E3DF7" w14:textId="71D27446" w:rsidR="0078483A" w:rsidRDefault="006737F9" w:rsidP="0078483A">
+    <w:p w14:paraId="696E3DF7" w14:textId="71D27446" w:rsidR="0078483A" w:rsidRDefault="004B106B" w:rsidP="0078483A">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-229461840"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0078483A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0078483A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0078483A" w:rsidRPr="00AC3C45">
         <w:t>Freiwilligeneinsatz oder ehrenamtliche Tätigkeit in einer Sozialen Organisation oder einem gemeinnützigen Projekt</w:t>
       </w:r>
       <w:r w:rsidR="00F10037">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E07E9">
         <w:t>im Inland</w:t>
       </w:r>
       <w:r w:rsidR="00B937E5">
         <w:t xml:space="preserve"> (Schweiz)</w:t>
       </w:r>
       <w:r w:rsidR="007E07E9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72FEB7D6" w14:textId="77777777" w:rsidR="0078483A" w:rsidRDefault="0078483A" w:rsidP="0078483A">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B423639" w14:textId="013538E4" w:rsidR="0078483A" w:rsidRDefault="006737F9" w:rsidP="0078483A">
+    <w:p w14:paraId="4B423639" w14:textId="013538E4" w:rsidR="0078483A" w:rsidRDefault="004B106B" w:rsidP="0078483A">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="2014873143"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0078483A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0078483A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0078483A" w:rsidRPr="00AC3C45">
         <w:t>Bezahlte Tätigkeit in einer sozialen Organisation</w:t>
       </w:r>
       <w:r w:rsidR="00F10037">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E07E9">
         <w:t>im Inland</w:t>
       </w:r>
       <w:r w:rsidR="00032FE1">
         <w:t xml:space="preserve"> (Schweiz)</w:t>
       </w:r>
       <w:r w:rsidR="007E07E9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E77221B" w14:textId="2CF9D84B" w:rsidR="0078483A" w:rsidRDefault="0078483A" w:rsidP="0078483A">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
       </w:pPr>
       <w:r w:rsidRPr="0078483A">
         <w:t>Praxisrecherche</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="040C21BD" w14:textId="6F0201E5" w:rsidR="009029DC" w:rsidRDefault="006737F9" w:rsidP="00B937E5">
+    <w:p w14:paraId="040C21BD" w14:textId="6F0201E5" w:rsidR="009029DC" w:rsidRDefault="004B106B" w:rsidP="00B937E5">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="754017019"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0078483A">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0078483A">
         <w:tab/>
       </w:r>
@@ -881,91 +881,85 @@
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Modulumfang</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70E1A84E" w14:textId="77777777" w:rsidR="00DC258F" w:rsidRDefault="00DC258F" w:rsidP="00DC258F"/>
     <w:p w14:paraId="412D1BD8" w14:textId="77777777" w:rsidR="00DC258F" w:rsidRDefault="00DC258F" w:rsidP="00DC258F">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC258F">
         <w:t>3 ECTS = 70 Stunden Einsatz/Recherche und 20 Stunden für das Verfassen des Leistungsnachweises.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A91FFF6" w14:textId="77777777" w:rsidR="00DC258F" w:rsidRDefault="00DC258F" w:rsidP="00DC258F">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC258F">
         <w:t>6 ECTS = 150 Stunden Einsatz/Recherche und 30 Stunden für das Verfassen des Leistungsnachweises.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E88623A" w14:textId="77777777" w:rsidR="00DC258F" w:rsidRPr="00DC258F" w:rsidRDefault="00DC258F" w:rsidP="00DC258F"/>
-    <w:p w14:paraId="569F0167" w14:textId="790BFF99" w:rsidR="009029DC" w:rsidRPr="00B144E1" w:rsidRDefault="006737F9" w:rsidP="009029DC">
+    <w:p w14:paraId="569F0167" w14:textId="6B8F6028" w:rsidR="009029DC" w:rsidRPr="00B144E1" w:rsidRDefault="004B106B" w:rsidP="009029DC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="-1124151170"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009029DC" w:rsidRPr="00B144E1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009029DC" w:rsidRPr="00B144E1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 ECTS</w:t>
       </w:r>
-      <w:r w:rsidR="00B144E1">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00EF2FD3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EF2FD3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="1341281409"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -998,51 +992,51 @@
         <w:pStyle w:val="berschrift2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF2FD3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>NKI Studierende:</w:t>
       </w:r>
       <w:r w:rsidR="00B144E1" w:rsidRPr="00EF2FD3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3661B090" w14:textId="77777777" w:rsidR="00EF2FD3" w:rsidRPr="00EF2FD3" w:rsidRDefault="00EF2FD3" w:rsidP="00EF2FD3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0169B917" w14:textId="2178C062" w:rsidR="00DC258F" w:rsidRPr="00EF2FD3" w:rsidRDefault="006737F9" w:rsidP="00EF2FD3">
+    <w:p w14:paraId="0169B917" w14:textId="2178C062" w:rsidR="00DC258F" w:rsidRPr="00EF2FD3" w:rsidRDefault="004B106B" w:rsidP="00EF2FD3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:id w:val="1392375859"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EF2FD3">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
@@ -1143,56 +1137,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0D451395" w14:textId="77777777" w:rsidR="00576D1A" w:rsidRDefault="00576D1A" w:rsidP="00B937E5">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4764F381" w14:textId="277DCB0A" w:rsidR="00DC258F" w:rsidRDefault="00B937E5" w:rsidP="00576D1A">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bitte lesen Sie die Modulbeschreibung: </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00DC258F" w:rsidRPr="00DE1E33">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://blog.hslu.ch/praxisausbildung/modul-009/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3BB9D845" w14:textId="77777777" w:rsidR="00DC258F" w:rsidRPr="00DC258F" w:rsidRDefault="00DC258F" w:rsidP="00DC258F">
-[...4 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6D5B39CA" w14:textId="77777777" w:rsidR="009B2A6B" w:rsidRDefault="009B2A6B" w:rsidP="009B2A6B">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="170AB0A7" w14:textId="77777777" w:rsidR="009B2A6B" w:rsidRDefault="009B2A6B" w:rsidP="009B2A6B">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="272D16A3" w14:textId="77777777" w:rsidR="009B2A6B" w:rsidRDefault="009B2A6B" w:rsidP="009B2A6B">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B937E5">
         <w:rPr>
@@ -1315,85 +1303,88 @@
     </w:p>
     <w:p w14:paraId="7D831679" w14:textId="3EA905F0" w:rsidR="00B937E5" w:rsidRDefault="00B937E5" w:rsidP="00B937E5">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Zeitfenster</w:t>
       </w:r>
       <w:r w:rsidR="00576D1A">
         <w:t xml:space="preserve"> (mögliche Daten)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> für das Anmeldegespräch</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79445224" w14:textId="77777777" w:rsidR="00B937E5" w:rsidRDefault="00B937E5" w:rsidP="00BE1E6E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07CA248A" w14:textId="7C360456" w:rsidR="009B2A6B" w:rsidRPr="00B937E5" w:rsidRDefault="00B937E5" w:rsidP="00BE1E6E">
+    <w:p w14:paraId="07CA248A" w14:textId="53E67A44" w:rsidR="009B2A6B" w:rsidRPr="00B937E5" w:rsidRDefault="00B937E5" w:rsidP="00BE1E6E">
       <w:pPr>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Die Modulverantwortliche wird Ihnen eine Terminbestätigung</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2A6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="40C044A8">
         <w:rPr>
+          <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:t>für das</w:t>
+      </w:r>
+      <w:r w:rsidR="45F28B2F" w:rsidRPr="40C044A8">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>(online oder live) zukommen lassen</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009B2A6B" w:rsidRPr="00B937E5">
+        <w:t xml:space="preserve"> online</w:t>
+      </w:r>
+      <w:r w:rsidRPr="40C044A8">
         <w:rPr>
+          <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> Anmeldegespräch </w:t>
+      </w:r>
+      <w:r>
+        <w:t>zukommen lassen</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2A6B">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B937E5">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="329F410A" w14:textId="77777777" w:rsidR="00D02CBC" w:rsidRPr="00B937E5" w:rsidRDefault="00D02CBC" w:rsidP="00BE1E6E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70E873E2" w14:textId="384028D2" w:rsidR="009B2A6B" w:rsidRPr="00B937E5" w:rsidRDefault="009B2A6B" w:rsidP="00BE1E6E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B937E5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1413,74 +1404,58 @@
         </w:rPr>
         <w:t xml:space="preserve"> ist erst nach Abschluss de</w:t>
       </w:r>
       <w:r w:rsidR="00B937E5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s Anmeldegesprächs</w:t>
       </w:r>
       <w:r w:rsidR="00BE1E6E" w:rsidRPr="00B937E5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> und Unterzeichnung der Modulbestätigung</w:t>
       </w:r>
       <w:r w:rsidRPr="00B937E5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> möglich.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B29652" w14:textId="77777777" w:rsidR="009B2A6B" w:rsidRDefault="009B2A6B" w:rsidP="009B2A6B">
-[...6 lines deleted...]
-    </w:p>
     <w:p w14:paraId="13D476B7" w14:textId="77777777" w:rsidR="00B937E5" w:rsidRDefault="00B937E5" w:rsidP="00B937E5">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="708490DF" w14:textId="77777777" w:rsidR="00B937E5" w:rsidRDefault="00B937E5" w:rsidP="00B937E5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="215FFFEC" w14:textId="3F2E0F9F" w:rsidR="00B937E5" w:rsidRDefault="00B937E5" w:rsidP="00B937E5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009029DC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Datum:</w:t>
       </w:r>
@@ -3776,61 +3751,56 @@
   </w:num>
   <w:num w:numId="13" w16cid:durableId="632365652">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="794561521">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1540245328">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="100610934">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="32341471">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="955910987">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
-[...3 lines deleted...]
-  <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ER6ZVHwllaAhYSvWY6K0jD0W+7kZRZpWp1zsJB/BOJ3CutnvvFFHugi1JYtU+Y0kiueEYdeVqh/W9mEdIOffaA==" w:salt="Llu143fGjb+yK+lSJ4mz4w=="/>
   <w:defaultTabStop w:val="851"/>
   <w:consecutiveHyphenLimit w:val="3"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
@@ -4099,50 +4069,51 @@
     <w:rsid w:val="002727C3"/>
     <w:rsid w:val="002728D1"/>
     <w:rsid w:val="00272AEA"/>
     <w:rsid w:val="00276E6C"/>
     <w:rsid w:val="002826C9"/>
     <w:rsid w:val="00282BDD"/>
     <w:rsid w:val="002848F8"/>
     <w:rsid w:val="00285383"/>
     <w:rsid w:val="002862F6"/>
     <w:rsid w:val="00287A9C"/>
     <w:rsid w:val="002918A7"/>
     <w:rsid w:val="0029209B"/>
     <w:rsid w:val="00294C0E"/>
     <w:rsid w:val="00295797"/>
     <w:rsid w:val="002A060F"/>
     <w:rsid w:val="002A0D4A"/>
     <w:rsid w:val="002A12AA"/>
     <w:rsid w:val="002A2F40"/>
     <w:rsid w:val="002A42D3"/>
     <w:rsid w:val="002A46C0"/>
     <w:rsid w:val="002A4955"/>
     <w:rsid w:val="002A49DB"/>
     <w:rsid w:val="002A53F6"/>
     <w:rsid w:val="002A62E3"/>
     <w:rsid w:val="002A7028"/>
+    <w:rsid w:val="002B2619"/>
     <w:rsid w:val="002B2B48"/>
     <w:rsid w:val="002B395A"/>
     <w:rsid w:val="002B3964"/>
     <w:rsid w:val="002B3C63"/>
     <w:rsid w:val="002B483B"/>
     <w:rsid w:val="002B4E10"/>
     <w:rsid w:val="002B6E80"/>
     <w:rsid w:val="002B7735"/>
     <w:rsid w:val="002B7A10"/>
     <w:rsid w:val="002C018C"/>
     <w:rsid w:val="002C0543"/>
     <w:rsid w:val="002C3364"/>
     <w:rsid w:val="002C3897"/>
     <w:rsid w:val="002C415D"/>
     <w:rsid w:val="002C5BD7"/>
     <w:rsid w:val="002C7CF4"/>
     <w:rsid w:val="002D109E"/>
     <w:rsid w:val="002D16CB"/>
     <w:rsid w:val="002D19AF"/>
     <w:rsid w:val="002D2017"/>
     <w:rsid w:val="002D3387"/>
     <w:rsid w:val="002D3634"/>
     <w:rsid w:val="002D3A64"/>
     <w:rsid w:val="002D4354"/>
     <w:rsid w:val="002D7C5C"/>
@@ -4276,50 +4247,52 @@
     <w:rsid w:val="004701A0"/>
     <w:rsid w:val="00471A74"/>
     <w:rsid w:val="00473E84"/>
     <w:rsid w:val="00474ADC"/>
     <w:rsid w:val="00475BAB"/>
     <w:rsid w:val="00477065"/>
     <w:rsid w:val="0048010E"/>
     <w:rsid w:val="004806B8"/>
     <w:rsid w:val="00481655"/>
     <w:rsid w:val="00485BEE"/>
     <w:rsid w:val="0048601E"/>
     <w:rsid w:val="00486D68"/>
     <w:rsid w:val="004872E6"/>
     <w:rsid w:val="00487FD0"/>
     <w:rsid w:val="004913B4"/>
     <w:rsid w:val="004915E9"/>
     <w:rsid w:val="00492985"/>
     <w:rsid w:val="004936CB"/>
     <w:rsid w:val="00496AEA"/>
     <w:rsid w:val="004A276A"/>
     <w:rsid w:val="004A3147"/>
     <w:rsid w:val="004A42A2"/>
     <w:rsid w:val="004A6F67"/>
     <w:rsid w:val="004A79D5"/>
     <w:rsid w:val="004B09CD"/>
+    <w:rsid w:val="004B106B"/>
+    <w:rsid w:val="004B197A"/>
     <w:rsid w:val="004B2DA0"/>
     <w:rsid w:val="004B2F30"/>
     <w:rsid w:val="004B2F5B"/>
     <w:rsid w:val="004B4004"/>
     <w:rsid w:val="004B462F"/>
     <w:rsid w:val="004B67E5"/>
     <w:rsid w:val="004C0B7C"/>
     <w:rsid w:val="004C3252"/>
     <w:rsid w:val="004C468A"/>
     <w:rsid w:val="004C7699"/>
     <w:rsid w:val="004D1CCA"/>
     <w:rsid w:val="004D3483"/>
     <w:rsid w:val="004D37C2"/>
     <w:rsid w:val="004E4251"/>
     <w:rsid w:val="004E4266"/>
     <w:rsid w:val="004E5CA9"/>
     <w:rsid w:val="004E7630"/>
     <w:rsid w:val="004F1137"/>
     <w:rsid w:val="004F2D7D"/>
     <w:rsid w:val="004F2EDD"/>
     <w:rsid w:val="004F7B16"/>
     <w:rsid w:val="00503979"/>
     <w:rsid w:val="00504191"/>
     <w:rsid w:val="00504A70"/>
     <w:rsid w:val="005062A0"/>
@@ -4513,50 +4486,51 @@
     <w:rsid w:val="00794744"/>
     <w:rsid w:val="00794932"/>
     <w:rsid w:val="00797230"/>
     <w:rsid w:val="00797980"/>
     <w:rsid w:val="007A03C7"/>
     <w:rsid w:val="007A05F4"/>
     <w:rsid w:val="007A11EF"/>
     <w:rsid w:val="007A11FF"/>
     <w:rsid w:val="007A2BCA"/>
     <w:rsid w:val="007A3B7F"/>
     <w:rsid w:val="007A4433"/>
     <w:rsid w:val="007A4810"/>
     <w:rsid w:val="007A4A79"/>
     <w:rsid w:val="007A5C6A"/>
     <w:rsid w:val="007A5CB3"/>
     <w:rsid w:val="007A61C0"/>
     <w:rsid w:val="007B0A71"/>
     <w:rsid w:val="007B25BD"/>
     <w:rsid w:val="007B453F"/>
     <w:rsid w:val="007B52BE"/>
     <w:rsid w:val="007B566B"/>
     <w:rsid w:val="007B5DEF"/>
     <w:rsid w:val="007B604C"/>
     <w:rsid w:val="007B76A3"/>
     <w:rsid w:val="007C2BFE"/>
+    <w:rsid w:val="007C3BC0"/>
     <w:rsid w:val="007C4472"/>
     <w:rsid w:val="007C54AB"/>
     <w:rsid w:val="007C681B"/>
     <w:rsid w:val="007C74E7"/>
     <w:rsid w:val="007C761A"/>
     <w:rsid w:val="007D0538"/>
     <w:rsid w:val="007D0E2F"/>
     <w:rsid w:val="007D2FCD"/>
     <w:rsid w:val="007D4BED"/>
     <w:rsid w:val="007D61F1"/>
     <w:rsid w:val="007D6BFC"/>
     <w:rsid w:val="007E0502"/>
     <w:rsid w:val="007E07E9"/>
     <w:rsid w:val="007E1351"/>
     <w:rsid w:val="007E1748"/>
     <w:rsid w:val="007E3727"/>
     <w:rsid w:val="007E6993"/>
     <w:rsid w:val="007E6DA8"/>
     <w:rsid w:val="007F2A97"/>
     <w:rsid w:val="007F4AA4"/>
     <w:rsid w:val="007F7FF6"/>
     <w:rsid w:val="0080013D"/>
     <w:rsid w:val="00801B6E"/>
     <w:rsid w:val="00802FF5"/>
     <w:rsid w:val="008054FF"/>
@@ -4751,50 +4725,51 @@
     <w:rsid w:val="00AA52C0"/>
     <w:rsid w:val="00AA7E37"/>
     <w:rsid w:val="00AB0EED"/>
     <w:rsid w:val="00AB1EEC"/>
     <w:rsid w:val="00AB4A3E"/>
     <w:rsid w:val="00AB4C00"/>
     <w:rsid w:val="00AB59A1"/>
     <w:rsid w:val="00AB7056"/>
     <w:rsid w:val="00AC0FB5"/>
     <w:rsid w:val="00AC1355"/>
     <w:rsid w:val="00AC3851"/>
     <w:rsid w:val="00AC637C"/>
     <w:rsid w:val="00AD0FE9"/>
     <w:rsid w:val="00AD41BF"/>
     <w:rsid w:val="00AD5518"/>
     <w:rsid w:val="00AE1B37"/>
     <w:rsid w:val="00AE21D7"/>
     <w:rsid w:val="00AF21E4"/>
     <w:rsid w:val="00AF336D"/>
     <w:rsid w:val="00AF486A"/>
     <w:rsid w:val="00B0107E"/>
     <w:rsid w:val="00B02806"/>
     <w:rsid w:val="00B06A96"/>
     <w:rsid w:val="00B0709A"/>
     <w:rsid w:val="00B12B9A"/>
+    <w:rsid w:val="00B12F76"/>
     <w:rsid w:val="00B144E1"/>
     <w:rsid w:val="00B16DB0"/>
     <w:rsid w:val="00B21773"/>
     <w:rsid w:val="00B230C7"/>
     <w:rsid w:val="00B24255"/>
     <w:rsid w:val="00B24377"/>
     <w:rsid w:val="00B24D45"/>
     <w:rsid w:val="00B25940"/>
     <w:rsid w:val="00B3176D"/>
     <w:rsid w:val="00B3304D"/>
     <w:rsid w:val="00B3385F"/>
     <w:rsid w:val="00B34833"/>
     <w:rsid w:val="00B34D30"/>
     <w:rsid w:val="00B37AF5"/>
     <w:rsid w:val="00B412D7"/>
     <w:rsid w:val="00B43DFD"/>
     <w:rsid w:val="00B43F92"/>
     <w:rsid w:val="00B444B9"/>
     <w:rsid w:val="00B44F56"/>
     <w:rsid w:val="00B535BD"/>
     <w:rsid w:val="00B5459E"/>
     <w:rsid w:val="00B55ABB"/>
     <w:rsid w:val="00B606EF"/>
     <w:rsid w:val="00B60F32"/>
     <w:rsid w:val="00B62866"/>
@@ -5093,50 +5068,51 @@
     <w:rsid w:val="00EF155D"/>
     <w:rsid w:val="00EF29A8"/>
     <w:rsid w:val="00EF2FD3"/>
     <w:rsid w:val="00EF6372"/>
     <w:rsid w:val="00EF755F"/>
     <w:rsid w:val="00EF7A81"/>
     <w:rsid w:val="00F00D38"/>
     <w:rsid w:val="00F03210"/>
     <w:rsid w:val="00F055B6"/>
     <w:rsid w:val="00F0622B"/>
     <w:rsid w:val="00F064FD"/>
     <w:rsid w:val="00F073EC"/>
     <w:rsid w:val="00F075F7"/>
     <w:rsid w:val="00F079A3"/>
     <w:rsid w:val="00F10037"/>
     <w:rsid w:val="00F132A2"/>
     <w:rsid w:val="00F135FC"/>
     <w:rsid w:val="00F15533"/>
     <w:rsid w:val="00F17998"/>
     <w:rsid w:val="00F2147C"/>
     <w:rsid w:val="00F226D5"/>
     <w:rsid w:val="00F241F0"/>
     <w:rsid w:val="00F2703C"/>
     <w:rsid w:val="00F31082"/>
     <w:rsid w:val="00F33BAD"/>
+    <w:rsid w:val="00F34916"/>
     <w:rsid w:val="00F3675A"/>
     <w:rsid w:val="00F3761C"/>
     <w:rsid w:val="00F417CB"/>
     <w:rsid w:val="00F41A27"/>
     <w:rsid w:val="00F422F6"/>
     <w:rsid w:val="00F4475A"/>
     <w:rsid w:val="00F45B05"/>
     <w:rsid w:val="00F4791C"/>
     <w:rsid w:val="00F546DB"/>
     <w:rsid w:val="00F54B33"/>
     <w:rsid w:val="00F55255"/>
     <w:rsid w:val="00F56A42"/>
     <w:rsid w:val="00F56A6C"/>
     <w:rsid w:val="00F61F46"/>
     <w:rsid w:val="00F62297"/>
     <w:rsid w:val="00F63958"/>
     <w:rsid w:val="00F65833"/>
     <w:rsid w:val="00F66D9B"/>
     <w:rsid w:val="00F71469"/>
     <w:rsid w:val="00F74A1F"/>
     <w:rsid w:val="00F75BE8"/>
     <w:rsid w:val="00F766A1"/>
     <w:rsid w:val="00F76E33"/>
     <w:rsid w:val="00F772C6"/>
     <w:rsid w:val="00F7755A"/>
@@ -5155,50 +5131,52 @@
     <w:rsid w:val="00FA4FBC"/>
     <w:rsid w:val="00FA540F"/>
     <w:rsid w:val="00FA6595"/>
     <w:rsid w:val="00FB0E30"/>
     <w:rsid w:val="00FB0F3D"/>
     <w:rsid w:val="00FB3526"/>
     <w:rsid w:val="00FB48FD"/>
     <w:rsid w:val="00FC018B"/>
     <w:rsid w:val="00FC0226"/>
     <w:rsid w:val="00FC0F11"/>
     <w:rsid w:val="00FC1034"/>
     <w:rsid w:val="00FC37CB"/>
     <w:rsid w:val="00FC769B"/>
     <w:rsid w:val="00FC7BFF"/>
     <w:rsid w:val="00FD4878"/>
     <w:rsid w:val="00FD7A38"/>
     <w:rsid w:val="00FE04C0"/>
     <w:rsid w:val="00FE22CB"/>
     <w:rsid w:val="00FE4818"/>
     <w:rsid w:val="00FE6538"/>
     <w:rsid w:val="00FE7329"/>
     <w:rsid w:val="00FF15CB"/>
     <w:rsid w:val="00FF22F4"/>
     <w:rsid w:val="00FF319C"/>
     <w:rsid w:val="00FF3F51"/>
+    <w:rsid w:val="40C044A8"/>
+    <w:rsid w:val="45F28B2F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -6924,65 +6902,67 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B12F76"/>
     <w:rsid w:val="000374E2"/>
     <w:rsid w:val="000A5183"/>
     <w:rsid w:val="00187459"/>
     <w:rsid w:val="0023686A"/>
     <w:rsid w:val="002B2619"/>
     <w:rsid w:val="002B2B48"/>
     <w:rsid w:val="002D48C8"/>
     <w:rsid w:val="0032083C"/>
     <w:rsid w:val="003E699A"/>
     <w:rsid w:val="00405C6D"/>
     <w:rsid w:val="00412EBB"/>
     <w:rsid w:val="004229FE"/>
     <w:rsid w:val="00451374"/>
     <w:rsid w:val="004526A7"/>
     <w:rsid w:val="00452CB1"/>
     <w:rsid w:val="0045345A"/>
     <w:rsid w:val="004970F8"/>
+    <w:rsid w:val="004B197A"/>
     <w:rsid w:val="004B6786"/>
     <w:rsid w:val="006E647B"/>
     <w:rsid w:val="00745E59"/>
     <w:rsid w:val="00791305"/>
     <w:rsid w:val="007A2BCA"/>
     <w:rsid w:val="008054FF"/>
     <w:rsid w:val="00880333"/>
     <w:rsid w:val="008D557F"/>
     <w:rsid w:val="009B4C33"/>
     <w:rsid w:val="00A4040D"/>
     <w:rsid w:val="00A63DE5"/>
     <w:rsid w:val="00B015F2"/>
     <w:rsid w:val="00B12F76"/>
     <w:rsid w:val="00C610C9"/>
     <w:rsid w:val="00F33BAD"/>
+    <w:rsid w:val="00F34916"/>
     <w:rsid w:val="00FF15CB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7737,214 +7717,264 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <officeatwork xmlns="http://schemas.officeatwork.com/Document">eNp7v3u/jUt+cmlual6JnY1PYl56aWJ6qp2RgampjT6ca6MPVwMA6D4SQg==</officeatwork>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="83f370fc-2ab7-41b7-87f7-d7459a3f2056" xmlns:ns3="3f9d5b09-a744-4eea-8a73-36a6ca5ddd3b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5ea9cf0f9491d4fb980fea43f717c3bf" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010048C2734AD7FD9D48BCA5BD84CACC68F6" ma:contentTypeVersion="24" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="54e6c22e29439dcd74ef4ee334c16f3b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="83f370fc-2ab7-41b7-87f7-d7459a3f2056" xmlns:ns3="3f9d5b09-a744-4eea-8a73-36a6ca5ddd3b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7cfa8489bfb4bba0ba46bc139f7a19e2" ns2:_="" ns3:_="">
     <xsd:import namespace="83f370fc-2ab7-41b7-87f7-d7459a3f2056"/>
     <xsd:import namespace="3f9d5b09-a744-4eea-8a73-36a6ca5ddd3b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
+                <xsd:element ref="ns2:Status" minOccurs="0"/>
+                <xsd:element ref="ns2:Stand" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="83f370fc-2ab7-41b7-87f7-d7459a3f2056" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Status" ma:index="1" nillable="true" ma:displayName="Status" ma:format="Dropdown" ma:internalName="Status" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="Abklärung Dauer Praktikum"/>
+                        <xsd:enumeration value="Warten auf Konzept"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Stand" ma:index="2" nillable="true" ma:displayName="Stand" ma:format="Dropdown" ma:internalName="Stand" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="Geprüft 2026"/>
+                        <xsd:enumeration value="Geprüft 2027"/>
+                        <xsd:enumeration value="Geprüft 2028"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:hidden="true" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="14" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="15" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="15" nillable="true" ma:displayName="KeyPoints" ma:hidden="true" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9a48e02a-304b-44db-a51f-647cba8d1c2e" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="24" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="24" nillable="true" ma:displayName="Location" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3f9d5b09-a744-4eea-8a73-36a6ca5ddd3b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{af93a5c8-83cd-4eda-b456-8f7323ba9c27}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3f9d5b09-a744-4eea-8a73-36a6ca5ddd3b">
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{af93a5c8-83cd-4eda-b456-8f7323ba9c27}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="3f9d5b09-a744-4eea-8a73-36a6ca5ddd3b">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Freigegeben für" ma:hidden="true" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Freigegeben für - Details" ma:hidden="true" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -7989,178 +8019,149 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="83f370fc-2ab7-41b7-87f7-d7459a3f2056">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="3f9d5b09-a744-4eea-8a73-36a6ca5ddd3b" xsi:nil="true"/>
+    <Status xmlns="83f370fc-2ab7-41b7-87f7-d7459a3f2056" xsi:nil="true"/>
+    <Stand xmlns="83f370fc-2ab7-41b7-87f7-d7459a3f2056" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <officeatwork xmlns="http://schemas.officeatwork.com/MasterProperties">eNrtWt1u2zYUvi/QdyAKpDezZUmWZRvthHlO3Hi1Fy9SW2AoMNDSkU2EEjWKius+z95iBXbRB9orjP5NHDsSnbTdMChIHEQ6fzz8eEh+J3//+dfLIU4F8BFnCXAxd0Gkzv4z1D/9GUfw/TMADA0zrFfHtgVVy2oaVWyMcbVhG+160GgEtuk/Qx1fkGsp3cM0hWfIBQq+gKDH+EUmkkxs3tzxRGDP99bxJfgkIRALqdQjQIN0/Rut3r/pn8o3bzHNwDF1o6mbhq23DbtRt+vttt20jZe11duXtaXervrKzdbCWZSEn/+IJ8BztbZBrQa8VdfVtPo+i7c6XRYL7ItczSFOEhJPPDymMMBjoBttVCtWuBNjNT8hp0ClNJ9fJILcRHmfn11ps0i8y6IEx/NiqwnmIlpNeq6kRwSFIqEe4am4Pc33Zo0EAQUVyQFWs+hmYUg+FAaYUapi7Sc2VhpwJwg4pKkrOIBQFP61P1KU7BIxVxRVwQMFAYrim3FJZMt1QOLCRHiyACVTVizYw4WTdDbEhBYPKJl7rEiqHwvOgsy/vcIcF6YcTUB+CkCnUi5GWRygc+Ac4twl26UslSnZWupxkJqU+FNAr/jnT2kKufqyPEdYLOq0xGHOVNQ29be2W6vvrd3dLBUsWmoVV+97iwG7yhalwJsnXySoCz7BMUnxOvnFe4re1FuGbVh6W28a9VajXdcbx+wphmZo6Jz509SfZhTQIPsIPEZVhHrPcZS8cCuo71Vd4NfEh7SC3gEPBaSCYzlxyKqsFXJdrmfNUFxB20Lt7DkbsVSE2J8is223K6h7XrV13TwihvrWtoe+swwkv02zhUwDGYaKvrXVn81m2jSlmeZP8/F/qyA5CoEO2IQNMJ/cTNHJ4lF68n7h7bdg5XSimYauaw35M4vCQoNuhCnNNXi1Mmg21Az2GJPwPWxRuppABLIChr9HWrg2rBjpxTSGs94vw69gepQIY8/siM2AJ4zE4r0gAmi0XJc7qRGRTIula0Zbb6g6MvMchYzKg9YBT+EDPNUf5qnY19G1q5OJKeMKVcs2mnXTklOnG0brmGLlCghDufVcSk8V1EkSSq6WpTKNcIzluZjEFXTuDt5ofc89u3zb7565ufZvl9s3MdkeR5y9iphrxvWnjNGRPBYqlDiyc+DtkRjHH+WYltUWbQrt0yd9b/tHru+dBC0Sg9ZZyt9Vs3h3gz+YzPyzOOHy/jS6fYBxdktqPX8n2jmzOFyGrqWr0H9QKawumcRYZBzOyWR6CemP777MsWB145EPU6UtuARzCeb/LJi3Zo0SySWS/xdINhWQbFjySqQvkdw6imHrjBMqs0wTdCkvqJgHFXTKJAyEvPho/dfDfwe1zjvChTSAQ1F0R9lFcT9O5aE2Eyj8/Imj1yyKsniNpuX1fYj5FQh5O0dFY9vJkpycUNtkCG1zdhyyV3l9DJQtE5n1Y6C8CljDm4C/CZ5r+2RybY/JziO3TdsMfF8PqpYfyo/6uF1tt8xxNQSMG+PW2G438Q257fHsMLe9fPHVqW2rbpitlt6WTxrfkNouoI0Pc9vejHzwgD6M25aLgFxjdWL8uIAVqeiHEczOayw3kRV/h+MUjUAUpP0uoewMM6C0QOkub3zQLVKxdIf1czqYL0ghDZn20ycNWeWRfIIzFRu3iGRnoamis8PgFHvao3Ud3TZRDbXMutk0m+oF6xF08OE+iTPSRhrqVCV0GZeDWvFnVgudMz5D66/RhevJF6jz6ohOjPnlmibqbQ619sVXaUvc0xrIhfjTJ4/A7X5X4eHL6X/XBnCeU/HCgw9CnrHnVAp/vMCzO0vg+US8OA7+J9fjLh+EJwvjtYX1hYlDnm52yoXEgyCw4+PxTFzZ2ihbG2Vro2xtlK2NsrVRcmglh1a2Nkowl62NEsklksvWRtnaKFsb37a1UTvwz/z/ANxjDPk=</officeatwork>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07C2CF82-CB9F-448E-B846-E37B386EC273}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{630AB61A-1FAB-4F81-AA4D-283CA1D7D328}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.officeatwork.com/Document"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9AF0D24-9DD1-472E-A5C0-00994DC8E157}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{056E031F-C0C1-4764-8DAF-3593B4855A3A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="83f370fc-2ab7-41b7-87f7-d7459a3f2056"/>
     <ds:schemaRef ds:uri="3f9d5b09-a744-4eea-8a73-36a6ca5ddd3b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3E374D0-2F01-4379-859D-63FC995B956B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{407363A0-188C-46FB-ACE9-4648702DEB59}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="83f370fc-2ab7-41b7-87f7-d7459a3f2056"/>
     <ds:schemaRef ds:uri="3f9d5b09-a744-4eea-8a73-36a6ca5ddd3b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74A41DEA-AAE9-49FE-8D5F-A892F5050D8B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.officeatwork.com/MasterProperties"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>00 Vorlage A4 hoch 2.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>404</Words>
-  <Characters>2938</Characters>
+  <Words>454</Words>
+  <Characters>2863</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
+  <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3336</CharactersWithSpaces>
+  <CharactersWithSpaces>3311</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Arnold Julia HSLU SA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DocunizeTemplateID">
     <vt:i4>580</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DocunizeTemplateLanguage">