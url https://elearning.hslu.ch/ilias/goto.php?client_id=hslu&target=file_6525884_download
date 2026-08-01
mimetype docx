--- v1 (2025-12-21)
+++ v2 (2026-08-01)
@@ -1,78 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="image/png"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1C33E433" w14:textId="77777777" w:rsidR="00537B20" w:rsidRPr="00C6782B" w:rsidRDefault="00537B20" w:rsidP="00504191">
       <w:pPr>
         <w:sectPr w:rsidR="00537B20" w:rsidRPr="00C6782B" w:rsidSect="00582174">
-          <w:headerReference w:type="default" r:id="rId13"/>
-          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="even" r:id="rId13"/>
+          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="even" r:id="rId15"/>
+          <w:footerReference w:type="default" r:id="rId16"/>
+          <w:headerReference w:type="first" r:id="rId17"/>
+          <w:footerReference w:type="first" r:id="rId18"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="2495" w:right="737" w:bottom="1701" w:left="1474" w:header="567" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DC63333" w14:textId="50C4F298" w:rsidR="005D1D0B" w:rsidRDefault="008F0F3F" w:rsidP="004B656C">
       <w:pPr>
         <w:pStyle w:val="DokumentTypenFormat"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="MacroStartPosition"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:t xml:space="preserve">Formular </w:t>
       </w:r>
       <w:r w:rsidR="00211ED7">
         <w:t xml:space="preserve">Praxislernziele </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B9E718" w14:textId="77777777" w:rsidR="00B50AB5" w:rsidRDefault="00B50AB5" w:rsidP="00F94B63">
       <w:pPr>
         <w:pStyle w:val="Subject"/>
       </w:pPr>
@@ -389,101 +396,101 @@
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00AA7A58" w:rsidRPr="00D63E53">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:b w:val="0"/>
               <w:bCs/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="16D7DE14" w14:textId="77777777" w:rsidR="00EF0E9C" w:rsidRDefault="00EF0E9C" w:rsidP="00D63E53">
       <w:pPr>
         <w:pStyle w:val="Subject"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rStyle w:val="Fett"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D6C1751" w14:textId="0F41B82C" w:rsidR="007104C7" w:rsidRPr="00810288" w:rsidRDefault="007104C7" w:rsidP="00D63E53">
+    <w:p w14:paraId="4D6C1751" w14:textId="3196857B" w:rsidR="007104C7" w:rsidRPr="00810288" w:rsidRDefault="007104C7" w:rsidP="00D63E53">
       <w:pPr>
         <w:pStyle w:val="Subject"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rStyle w:val="Fett"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00810288">
         <w:rPr>
           <w:rStyle w:val="Fett"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Studienrichtung:</w:t>
       </w:r>
       <w:r w:rsidR="00127548" w:rsidRPr="00810288">
         <w:rPr>
           <w:rStyle w:val="Fett"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Fett"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-638181413"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Fett"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="00127548" w:rsidRPr="00810288">
+          <w:r w:rsidR="001F32B9">
             <w:rPr>
               <w:rStyle w:val="Fett"/>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00334FA1" w:rsidRPr="00810288">
         <w:rPr>
           <w:rStyle w:val="Fett"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sozialarbeit</w:t>
       </w:r>
       <w:r w:rsidR="00334FA1" w:rsidRPr="00810288">
         <w:rPr>
           <w:rStyle w:val="Fett"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -998,105 +1005,105 @@
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>ein Ziel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7242ABF2" w14:textId="77777777" w:rsidR="00211ED7" w:rsidRDefault="00211ED7" w:rsidP="00DD5F31">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4106"/>
         <w:gridCol w:w="5579"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F1EAF" w:rsidRPr="008F1EAF" w14:paraId="61558C1C" w14:textId="77777777" w:rsidTr="00890560">
+      <w:tr w:rsidR="008F1EAF" w:rsidRPr="008F1EAF" w14:paraId="61558C1C" w14:textId="77777777" w:rsidTr="00122B2A">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F7BCC9" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFDB64" w:themeFill="accent4" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F0AEDE6" w14:textId="759ACE6D" w:rsidR="008F1EAF" w:rsidRPr="008F1EAF" w:rsidRDefault="008F1EAF" w:rsidP="008F1EAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Fett"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F1EAF">
               <w:rPr>
                 <w:rStyle w:val="Fett"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sozialkompetenzen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00860A6F" w:rsidRPr="002C2BF0" w14:paraId="02B3F524" w14:textId="77777777" w:rsidTr="00BA7F98">
+      <w:tr w:rsidR="00860A6F" w:rsidRPr="002C2BF0" w14:paraId="02B3F524" w14:textId="77777777" w:rsidTr="00122B2A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FBDDE4" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF3CB" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="153BE5DC" w14:textId="36B57215" w:rsidR="00860A6F" w:rsidRPr="002C2BF0" w:rsidRDefault="002C2BF0" w:rsidP="00DD5F31">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2BF0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Kompetenzen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5579" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FBDDE4" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFF3CB" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="35EDE697" w14:textId="730BF3A0" w:rsidR="00860A6F" w:rsidRPr="002C2BF0" w:rsidRDefault="00890560" w:rsidP="00DD5F31">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2BF0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>(Verhaltens-) Dimensionen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C2BF0" w:rsidRPr="002C2BF0" w14:paraId="169BB8C8" w14:textId="77777777" w:rsidTr="00BA7F98">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3092091A" w14:textId="7C81B8C7" w:rsidR="002C2BF0" w:rsidRPr="00632BC8" w:rsidRDefault="00105959" w:rsidP="00632BC8">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
@@ -1749,106 +1756,106 @@
             <w:r w:rsidRPr="00496AD0">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Umgang mit widersprüchlichen Erwartungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3093B0E3" w14:textId="77777777" w:rsidR="00823B47" w:rsidRDefault="00823B47">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4106"/>
         <w:gridCol w:w="5579"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00496AD0" w:rsidRPr="008F1EAF" w14:paraId="0CAEB3DF" w14:textId="77777777" w:rsidTr="0082799B">
+      <w:tr w:rsidR="00496AD0" w:rsidRPr="008F1EAF" w14:paraId="0CAEB3DF" w14:textId="77777777" w:rsidTr="00122B2A">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C8E7EF" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="ADCA2A" w:themeFill="accent2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77AB9637" w14:textId="72A149A8" w:rsidR="00496AD0" w:rsidRPr="008F1EAF" w:rsidRDefault="00496AD0" w:rsidP="005907C1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Fett"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Fett"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Selbstkompetenzen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00496AD0" w:rsidRPr="002C2BF0" w14:paraId="7941DA02" w14:textId="77777777" w:rsidTr="0082799B">
+      <w:tr w:rsidR="00496AD0" w:rsidRPr="002C2BF0" w14:paraId="7941DA02" w14:textId="77777777" w:rsidTr="00122B2A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E3F3F7" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0E37A" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="2537171A" w14:textId="77777777" w:rsidR="00496AD0" w:rsidRPr="002C2BF0" w:rsidRDefault="00496AD0" w:rsidP="005907C1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2BF0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Kompetenzen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5579" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E3F3F7" w:themeFill="accent1" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0E37A" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="4D7E16E9" w14:textId="77777777" w:rsidR="00496AD0" w:rsidRPr="002C2BF0" w:rsidRDefault="00496AD0" w:rsidP="005907C1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2BF0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>(Verhaltens-) Dimensionen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00496AD0" w:rsidRPr="002C2BF0" w14:paraId="493456CD" w14:textId="77777777" w:rsidTr="005907C1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B1C0043" w14:textId="6CF8F687" w:rsidR="00DF1866" w:rsidRPr="00490D5D" w:rsidRDefault="00105959" w:rsidP="00490D5D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
@@ -2342,106 +2349,106 @@
             <w:r w:rsidRPr="00496AD0">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6A3537D2" w14:textId="77777777" w:rsidR="00823B47" w:rsidRDefault="00823B47">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4023"/>
         <w:gridCol w:w="5373"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB47BB" w:rsidRPr="008F1EAF" w14:paraId="2F79A18E" w14:textId="77777777" w:rsidTr="00AB47BB">
+      <w:tr w:rsidR="00AB47BB" w:rsidRPr="008F1EAF" w14:paraId="2F79A18E" w14:textId="77777777" w:rsidTr="00122B2A">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9396" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFECA6" w:themeFill="accent2" w:themeFillTint="66"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="77C5D8" w:themeFill="accent1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CEDF26A" w14:textId="2CF5BBDF" w:rsidR="00AB47BB" w:rsidRPr="008F1EAF" w:rsidRDefault="00AB47BB" w:rsidP="005907C1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Fett"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Fett"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Methodenkompetenzen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB47BB" w:rsidRPr="002C2BF0" w14:paraId="41C9F65D" w14:textId="77777777" w:rsidTr="00867690">
+      <w:tr w:rsidR="00AB47BB" w:rsidRPr="002C2BF0" w14:paraId="41C9F65D" w14:textId="77777777" w:rsidTr="00122B2A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBDDE4" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="68377E47" w14:textId="165A3BD3" w:rsidR="00AB47BB" w:rsidRPr="002C2BF0" w:rsidRDefault="00867690" w:rsidP="005907C1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Sozialarbeit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5373" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EFF5D2" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="ADDCE7" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="33F464C0" w14:textId="77777777" w:rsidR="00AB47BB" w:rsidRPr="002C2BF0" w:rsidRDefault="00AB47BB" w:rsidP="005907C1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2BF0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>(Verhaltens-) Dimensionen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB47BB" w:rsidRPr="00542335" w14:paraId="3093849D" w14:textId="77777777" w:rsidTr="00867690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBDDE4" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="3F733CB4" w14:textId="5A069579" w:rsidR="00B45283" w:rsidRPr="00A87088" w:rsidRDefault="00105959" w:rsidP="00A87088">
             <w:pPr>
               <w:rPr>
@@ -2918,74 +2925,74 @@
               <w:t>Verhandlungsführung (mit Behörden)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23DDF0FC" w14:textId="5570D9CB" w:rsidR="00AB47BB" w:rsidRPr="00D3571B" w:rsidRDefault="00195624" w:rsidP="00195624">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="14"/>
               <w:ind w:left="438" w:hanging="425"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00195624">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Koordination und Vernetzung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00867690" w:rsidRPr="00D3571B" w14:paraId="2B84B63C" w14:textId="77777777" w:rsidTr="0047749C">
+      <w:tr w:rsidR="00867690" w:rsidRPr="00D3571B" w14:paraId="2B84B63C" w14:textId="77777777" w:rsidTr="00122B2A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCC300" w:themeFill="accent4"/>
           </w:tcPr>
           <w:p w14:paraId="22CAF8FB" w14:textId="7A322C69" w:rsidR="00867690" w:rsidRPr="0047749C" w:rsidRDefault="0047749C" w:rsidP="005907C1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0047749C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Soziokultur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5373" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EFF5D2" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="ADDCE7" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="5FBE886D" w14:textId="02B0F29F" w:rsidR="00867690" w:rsidRPr="0047749C" w:rsidRDefault="0047749C" w:rsidP="0047749C">
             <w:pPr>
               <w:spacing w:before="14"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2BF0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>(Verhaltens-) Dimensionen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0047749C" w:rsidRPr="00D3571B" w14:paraId="295FA605" w14:textId="77777777" w:rsidTr="0047749C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FCC300" w:themeFill="accent4"/>
           </w:tcPr>
           <w:p w14:paraId="20E7F141" w14:textId="4FA6C00B" w:rsidR="0047749C" w:rsidRPr="008A5266" w:rsidRDefault="00426712" w:rsidP="005907C1">
             <w:pPr>
@@ -3396,74 +3403,74 @@
               <w:t>Verhandlungsführung (mit Behörden)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7939A33B" w14:textId="74ECFD74" w:rsidR="0047749C" w:rsidRPr="001A262C" w:rsidRDefault="00FF2C60" w:rsidP="00FF2C60">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="14"/>
               <w:ind w:left="438" w:hanging="425"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF2C60">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Koordination und Vernetzung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047749C" w:rsidRPr="002C2BF0" w14:paraId="506BE59D" w14:textId="77777777" w:rsidTr="0047749C">
+      <w:tr w:rsidR="0047749C" w:rsidRPr="002C2BF0" w14:paraId="506BE59D" w14:textId="77777777" w:rsidTr="00122B2A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0E37A" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="04A56249" w14:textId="2BFFB816" w:rsidR="0047749C" w:rsidRPr="0047749C" w:rsidRDefault="0047749C" w:rsidP="0047749C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Sozialpädagogik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5373" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EFF5D2" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="ADDCE7" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="57B8323B" w14:textId="73BEB302" w:rsidR="0047749C" w:rsidRPr="002C2BF0" w:rsidRDefault="0047749C" w:rsidP="0047749C">
             <w:pPr>
               <w:spacing w:before="14"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2BF0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>(Verhaltens-) Dimensionen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0047749C" w:rsidRPr="002C2BF0" w14:paraId="642DD3B3" w14:textId="77777777" w:rsidTr="0047749C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0E37A" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="1DA2F34B" w14:textId="276304C6" w:rsidR="0047749C" w:rsidRPr="00FF6F52" w:rsidRDefault="00AC2667" w:rsidP="0047749C">
             <w:pPr>
@@ -4020,105 +4027,105 @@
             </w:pPr>
             <w:r w:rsidRPr="00E939D6">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Überprüfen und Reflexion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="471C213E" w14:textId="02CB4D64" w:rsidR="00823B47" w:rsidRDefault="00823B47"/>
     <w:p w14:paraId="4D537102" w14:textId="77777777" w:rsidR="00211ED7" w:rsidRDefault="00211ED7"/>
     <w:p w14:paraId="162534BD" w14:textId="77777777" w:rsidR="00211ED7" w:rsidRDefault="00211ED7"/>
     <w:p w14:paraId="3660136C" w14:textId="77777777" w:rsidR="00211ED7" w:rsidRDefault="00211ED7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4023"/>
         <w:gridCol w:w="5373"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0047749C" w:rsidRPr="008F1EAF" w14:paraId="69759B5D" w14:textId="77777777" w:rsidTr="009A1450">
+      <w:tr w:rsidR="0047749C" w:rsidRPr="008F1EAF" w14:paraId="69759B5D" w14:textId="77777777" w:rsidTr="00122B2A">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9396" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFE797" w:themeFill="accent4" w:themeFillTint="66"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EC5A7A" w:themeFill="accent3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BAC3B8F" w14:textId="16AB5D04" w:rsidR="0047749C" w:rsidRPr="008F1EAF" w:rsidRDefault="0047749C" w:rsidP="0047749C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Fett"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Fett"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fachkompetenzen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0047749C" w:rsidRPr="002C2BF0" w14:paraId="45AAF355" w14:textId="77777777" w:rsidTr="00867690">
+      <w:tr w:rsidR="0047749C" w:rsidRPr="002C2BF0" w14:paraId="45AAF355" w14:textId="77777777" w:rsidTr="00122B2A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF3CB" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7BCC9" w:themeFill="accent3" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="5FD62463" w14:textId="7F0A1018" w:rsidR="0047749C" w:rsidRPr="002C2BF0" w:rsidRDefault="00ED260A" w:rsidP="0047749C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Kompetenz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5373" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFF3CB" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7BCC9" w:themeFill="accent3" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="353ECF7E" w14:textId="77777777" w:rsidR="0047749C" w:rsidRPr="002C2BF0" w:rsidRDefault="0047749C" w:rsidP="0047749C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C2BF0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>(Verhaltens-) Dimensionen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0047749C" w:rsidRPr="00542335" w14:paraId="773EA431" w14:textId="77777777" w:rsidTr="00867690">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4023" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76AADE41" w14:textId="496EE102" w:rsidR="0047749C" w:rsidRPr="00AB47BB" w:rsidRDefault="0047749C" w:rsidP="0047749C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
@@ -4525,53 +4532,53 @@
         <w:rPr>
           <w:spacing w:val="7"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00810288" w:rsidRPr="00211ED7">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Student:in</w:t>
       </w:r>
       <w:r w:rsidR="000B0E02" w:rsidRPr="00211ED7">
         <w:rPr>
           <w:spacing w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EA90C83" w14:textId="77777777" w:rsidR="00AB0D84" w:rsidRDefault="00AB0D84" w:rsidP="00AB0D84"/>
-    <w:p w14:paraId="2A61040D" w14:textId="6FFC7326" w:rsidR="00AB0D84" w:rsidRDefault="00AA7F5A" w:rsidP="00C25764">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="F7BCC9" w:themeFill="accent3" w:themeFillTint="66"/>
+    <w:p w14:paraId="2A61040D" w14:textId="6FFC7326" w:rsidR="00AB0D84" w:rsidRDefault="00AA7F5A" w:rsidP="009F404A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFDB64" w:themeFill="accent4" w:themeFillTint="99"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA7F5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ziel (Sozialkompetenz)</w:t>
       </w:r>
       <w:r w:rsidR="008A666D" w:rsidRPr="008A666D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
@@ -4966,53 +4973,53 @@
     </w:p>
     <w:p w14:paraId="1870E7EB" w14:textId="77777777" w:rsidR="008C43D5" w:rsidRDefault="008C43D5" w:rsidP="00AB0D84">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C77A7F4" w14:textId="157336AD" w:rsidR="008C43D5" w:rsidRDefault="008C43D5">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54FBB95D" w14:textId="4325012D" w:rsidR="008C43D5" w:rsidRDefault="008C43D5" w:rsidP="00C25764">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="C8E7EF" w:themeFill="accent1" w:themeFillTint="66"/>
+    <w:p w14:paraId="54FBB95D" w14:textId="4325012D" w:rsidR="008C43D5" w:rsidRDefault="008C43D5" w:rsidP="009F404A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="ADCA2A" w:themeFill="accent2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA7F5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Ziel (</w:t>
       </w:r>
       <w:r w:rsidR="00FE316E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Selbstkompetenz</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA7F5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -5403,53 +5410,53 @@
     <w:p w14:paraId="318A8740" w14:textId="77777777" w:rsidR="00953D38" w:rsidRDefault="00953D38" w:rsidP="00953D38">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C3BDDE3" w14:textId="0286C5B0" w:rsidR="008C43D5" w:rsidRDefault="008C43D5" w:rsidP="008C43D5">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DC3F8B1" w14:textId="63446D19" w:rsidR="008C43D5" w:rsidRDefault="008C43D5" w:rsidP="00C25764">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="DFECA6" w:themeFill="accent2" w:themeFillTint="66"/>
+    <w:p w14:paraId="6DC3F8B1" w14:textId="63446D19" w:rsidR="008C43D5" w:rsidRDefault="008C43D5" w:rsidP="00880C14">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="77C5D8" w:themeFill="accent1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA7F5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ziel (</w:t>
       </w:r>
       <w:r w:rsidR="00FE316E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Methodenkompetenz (eigene Studienrichtung)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA7F5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">): </w:t>
@@ -5839,53 +5846,53 @@
     <w:p w14:paraId="4F0CDED2" w14:textId="77777777" w:rsidR="00953D38" w:rsidRDefault="00953D38" w:rsidP="00953D38">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="740FCF17" w14:textId="4CCEBBE4" w:rsidR="008C43D5" w:rsidRDefault="008C43D5" w:rsidP="008C43D5">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EEBD2FD" w14:textId="26F4200C" w:rsidR="008C43D5" w:rsidRDefault="008C43D5" w:rsidP="00C25764">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFE797" w:themeFill="accent4" w:themeFillTint="66"/>
+    <w:p w14:paraId="3EEBD2FD" w14:textId="26F4200C" w:rsidR="008C43D5" w:rsidRDefault="008C43D5" w:rsidP="00880C14">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EC5A7A" w:themeFill="accent3"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA7F5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ziel (</w:t>
       </w:r>
       <w:r w:rsidR="00FE316E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fachkompetenz</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA7F5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">): </w:t>
@@ -6260,84 +6267,84 @@
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43ED2730" w14:textId="77777777" w:rsidR="00953D38" w:rsidRDefault="00953D38" w:rsidP="00953D38">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C052E41" w14:textId="39FE6D3B" w:rsidR="00953D38" w:rsidRDefault="00953D38" w:rsidP="00953D38">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00953D38" w:rsidSect="00540A80">
-      <w:headerReference w:type="even" r:id="rId15"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+      <w:headerReference w:type="even" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="even" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:headerReference w:type="first" r:id="rId23"/>
+      <w:footerReference w:type="first" r:id="rId24"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="737" w:bottom="1701" w:left="1474" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65C30DAE" w14:textId="77777777" w:rsidR="004E3571" w:rsidRPr="00C6782B" w:rsidRDefault="004E3571">
+    <w:p w14:paraId="04742584" w14:textId="77777777" w:rsidR="006329C1" w:rsidRPr="00C6782B" w:rsidRDefault="006329C1">
       <w:r w:rsidRPr="00C6782B">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D5AC1A3" w14:textId="77777777" w:rsidR="004E3571" w:rsidRPr="00C6782B" w:rsidRDefault="004E3571">
+    <w:p w14:paraId="1FCDFF3C" w14:textId="77777777" w:rsidR="006329C1" w:rsidRPr="00C6782B" w:rsidRDefault="006329C1">
       <w:r w:rsidRPr="00C6782B">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4EB3BE4C" w14:textId="77777777" w:rsidR="004E3571" w:rsidRDefault="004E3571">
+    <w:p w14:paraId="78D757C1" w14:textId="77777777" w:rsidR="006329C1" w:rsidRDefault="006329C1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6373,224 +6380,184 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1E920A74" w14:textId="786FA34F" w:rsidR="008B4B9C" w:rsidRPr="00241B6D" w:rsidRDefault="007A5C6A" w:rsidP="00B43DFD">
+  <w:p w14:paraId="366C03B5" w14:textId="77777777" w:rsidR="00880C14" w:rsidRDefault="00880C14">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E920A74" w14:textId="4D10570E" w:rsidR="008B4B9C" w:rsidRPr="00241B6D" w:rsidRDefault="00C26634" w:rsidP="00B43DFD">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:line="210" w:lineRule="exact"/>
       <w:ind w:right="56"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...1 lines deleted...]
-        <w:noProof/>
+    <w:r w:rsidRPr="00241B6D">
+      <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:drawing>
-[...51 lines deleted...]
-      </w:drawing>
+      <w:t xml:space="preserve">Seite </w:t>
     </w:r>
-    <w:r w:rsidR="00C26634" w:rsidRPr="00241B6D">
+    <w:r>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t xml:space="preserve">Seite </w:t>
+      <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00C26634">
+    <w:r>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00241B6D">
+      <w:rPr>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00C26634">
+    <w:r>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00C26634">
+    <w:r>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C26634">
+    <w:r>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>1</w:t>
-[...40 lines deleted...]
-      </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00C26634">
+    <w:r>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="303DC737" w14:textId="77777777" w:rsidR="00880C14" w:rsidRDefault="00880C14">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="751C9018" w14:textId="77777777" w:rsidR="00545D85" w:rsidRDefault="00545D85">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5C62A712" w14:textId="77777777" w:rsidR="006C4D77" w:rsidRPr="00731E48" w:rsidRDefault="004B09CD" w:rsidP="00B24D45">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="7456"/>
       </w:tabs>
       <w:ind w:right="56"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58804937" wp14:editId="4C85B82B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>bottom</wp:align>
           </wp:positionV>
@@ -6710,87 +6677,97 @@
     <w:r>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="60D99149" w14:textId="77777777" w:rsidR="00545D85" w:rsidRDefault="00545D85">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C0D69C7" w14:textId="77777777" w:rsidR="004E3571" w:rsidRPr="00C6782B" w:rsidRDefault="004E3571">
+    <w:p w14:paraId="7C4BE1F8" w14:textId="77777777" w:rsidR="006329C1" w:rsidRPr="00C6782B" w:rsidRDefault="006329C1">
       <w:r w:rsidRPr="00C6782B">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7859BB4B" w14:textId="77777777" w:rsidR="004E3571" w:rsidRPr="00C6782B" w:rsidRDefault="004E3571">
+    <w:p w14:paraId="6C3529CC" w14:textId="77777777" w:rsidR="006329C1" w:rsidRPr="00C6782B" w:rsidRDefault="006329C1">
       <w:r w:rsidRPr="00C6782B">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4C46C313" w14:textId="77777777" w:rsidR="004E3571" w:rsidRDefault="004E3571">
+    <w:p w14:paraId="3B08C780" w14:textId="77777777" w:rsidR="006329C1" w:rsidRDefault="006329C1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2FE2522D" w14:textId="77777777" w:rsidR="00880C14" w:rsidRDefault="00880C14">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="29C21FD9" w14:textId="77777777" w:rsidR="00504191" w:rsidRDefault="00C26634" w:rsidP="00E40D2D">
     <w:bookmarkStart w:id="0" w:name="LogoP1"/>
     <w:bookmarkStart w:id="1" w:name="_DN_Hide_3"/>
     <w:bookmarkEnd w:id="0"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09B9E9F9" wp14:editId="3C51B30C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3002400" cy="835200"/>
           <wp:effectExtent l="0" t="0" r="7620" b="3175"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Grafik 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -6949,67 +6926,77 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3332469" cy="831599"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A93AC33" w14:textId="77777777" w:rsidR="00880C14" w:rsidRDefault="00880C14">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18F78D8B" w14:textId="77777777" w:rsidR="00545D85" w:rsidRDefault="00545D85">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03F75E91" w14:textId="77777777" w:rsidR="006C4D77" w:rsidRPr="00D77CCF" w:rsidRDefault="006C4D77" w:rsidP="00EC271D"/>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3A51477C" w14:textId="77777777" w:rsidR="00545D85" w:rsidRDefault="00545D85">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D3B45FA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Listennummer"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
@@ -9567,51 +9554,51 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="270404212">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="2104566856">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-CH" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-CH" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="0"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="cm7Xsj9VzTwTnRPUywLd0wXpufP4RA82f2uXBev9v7SJHNq3h8XSMqTe9+bvfoHwawsPGiMCxVZ6T6ae8Q65ng==" w:salt="rMj0wcc6O+q052SZwfSISQ=="/>
   <w:defaultTabStop w:val="851"/>
   <w:consecutiveHyphenLimit w:val="3"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -9753,50 +9740,51 @@
     <w:rsid w:val="000C3D4D"/>
     <w:rsid w:val="000C418E"/>
     <w:rsid w:val="000D19B3"/>
     <w:rsid w:val="000D2E3B"/>
     <w:rsid w:val="000D4E47"/>
     <w:rsid w:val="000E03A7"/>
     <w:rsid w:val="000E45AA"/>
     <w:rsid w:val="000E5FFD"/>
     <w:rsid w:val="000E606B"/>
     <w:rsid w:val="000E77DD"/>
     <w:rsid w:val="000F17CB"/>
     <w:rsid w:val="000F3291"/>
     <w:rsid w:val="000F5466"/>
     <w:rsid w:val="000F717A"/>
     <w:rsid w:val="000F79CA"/>
     <w:rsid w:val="00100419"/>
     <w:rsid w:val="00102E1B"/>
     <w:rsid w:val="00103253"/>
     <w:rsid w:val="001038D9"/>
     <w:rsid w:val="00105406"/>
     <w:rsid w:val="00105959"/>
     <w:rsid w:val="001116E8"/>
     <w:rsid w:val="00111B9F"/>
     <w:rsid w:val="001162A3"/>
     <w:rsid w:val="0012191D"/>
+    <w:rsid w:val="00122B2A"/>
     <w:rsid w:val="001243E3"/>
     <w:rsid w:val="001257AE"/>
     <w:rsid w:val="00125C5C"/>
     <w:rsid w:val="00127548"/>
     <w:rsid w:val="001308E0"/>
     <w:rsid w:val="00130B74"/>
     <w:rsid w:val="00133A14"/>
     <w:rsid w:val="001349C9"/>
     <w:rsid w:val="00136893"/>
     <w:rsid w:val="001421F8"/>
     <w:rsid w:val="00142235"/>
     <w:rsid w:val="00142F14"/>
     <w:rsid w:val="00145E15"/>
     <w:rsid w:val="00146AA3"/>
     <w:rsid w:val="001478F3"/>
     <w:rsid w:val="00153962"/>
     <w:rsid w:val="001543B5"/>
     <w:rsid w:val="001553F4"/>
     <w:rsid w:val="0015654E"/>
     <w:rsid w:val="00156F1E"/>
     <w:rsid w:val="00157781"/>
     <w:rsid w:val="00162F4F"/>
     <w:rsid w:val="0016621E"/>
     <w:rsid w:val="00170A59"/>
     <w:rsid w:val="00172594"/>
@@ -9819,50 +9807,51 @@
     <w:rsid w:val="001A262C"/>
     <w:rsid w:val="001A4106"/>
     <w:rsid w:val="001A6649"/>
     <w:rsid w:val="001A7844"/>
     <w:rsid w:val="001B16E5"/>
     <w:rsid w:val="001B4E95"/>
     <w:rsid w:val="001C027B"/>
     <w:rsid w:val="001C1258"/>
     <w:rsid w:val="001C1FFD"/>
     <w:rsid w:val="001C2AF9"/>
     <w:rsid w:val="001C371A"/>
     <w:rsid w:val="001C6A6C"/>
     <w:rsid w:val="001D034D"/>
     <w:rsid w:val="001D0D54"/>
     <w:rsid w:val="001D1527"/>
     <w:rsid w:val="001D1F70"/>
     <w:rsid w:val="001D5097"/>
     <w:rsid w:val="001D597B"/>
     <w:rsid w:val="001D6AC5"/>
     <w:rsid w:val="001E3C38"/>
     <w:rsid w:val="001E5796"/>
     <w:rsid w:val="001E6A3D"/>
     <w:rsid w:val="001E74E7"/>
     <w:rsid w:val="001F0C03"/>
     <w:rsid w:val="001F1AFF"/>
+    <w:rsid w:val="001F32B9"/>
     <w:rsid w:val="001F6863"/>
     <w:rsid w:val="001F7CF3"/>
     <w:rsid w:val="00201F68"/>
     <w:rsid w:val="00203C8F"/>
     <w:rsid w:val="002040F4"/>
     <w:rsid w:val="00204767"/>
     <w:rsid w:val="00205335"/>
     <w:rsid w:val="00206517"/>
     <w:rsid w:val="00207483"/>
     <w:rsid w:val="00210547"/>
     <w:rsid w:val="00211ED7"/>
     <w:rsid w:val="002129AE"/>
     <w:rsid w:val="00221537"/>
     <w:rsid w:val="00224BBF"/>
     <w:rsid w:val="002254D5"/>
     <w:rsid w:val="002315B5"/>
     <w:rsid w:val="00233266"/>
     <w:rsid w:val="00233E30"/>
     <w:rsid w:val="00234599"/>
     <w:rsid w:val="0024192B"/>
     <w:rsid w:val="00241B6D"/>
     <w:rsid w:val="00243200"/>
     <w:rsid w:val="00244E44"/>
     <w:rsid w:val="002507EB"/>
     <w:rsid w:val="00253A7F"/>
@@ -10172,50 +10161,51 @@
     <w:rsid w:val="005D6579"/>
     <w:rsid w:val="005E045D"/>
     <w:rsid w:val="005E110D"/>
     <w:rsid w:val="005E384C"/>
     <w:rsid w:val="005E5A04"/>
     <w:rsid w:val="005E7E3B"/>
     <w:rsid w:val="005F4162"/>
     <w:rsid w:val="005F555B"/>
     <w:rsid w:val="005F5911"/>
     <w:rsid w:val="005F7C34"/>
     <w:rsid w:val="006048E2"/>
     <w:rsid w:val="006051E0"/>
     <w:rsid w:val="00612F91"/>
     <w:rsid w:val="00621190"/>
     <w:rsid w:val="00622B2F"/>
     <w:rsid w:val="00622CCC"/>
     <w:rsid w:val="00623C45"/>
     <w:rsid w:val="00625819"/>
     <w:rsid w:val="00625C43"/>
     <w:rsid w:val="0062667A"/>
     <w:rsid w:val="00626BC0"/>
     <w:rsid w:val="006309EF"/>
     <w:rsid w:val="00630EBD"/>
     <w:rsid w:val="006310DB"/>
     <w:rsid w:val="00631323"/>
+    <w:rsid w:val="006329C1"/>
     <w:rsid w:val="00632BC8"/>
     <w:rsid w:val="0063352C"/>
     <w:rsid w:val="00635D5B"/>
     <w:rsid w:val="00636E1C"/>
     <w:rsid w:val="00642BA7"/>
     <w:rsid w:val="006443AF"/>
     <w:rsid w:val="00644DEE"/>
     <w:rsid w:val="00644EBE"/>
     <w:rsid w:val="00650321"/>
     <w:rsid w:val="00650E06"/>
     <w:rsid w:val="006544DD"/>
     <w:rsid w:val="00655C62"/>
     <w:rsid w:val="006578C1"/>
     <w:rsid w:val="006639DE"/>
     <w:rsid w:val="00663E3D"/>
     <w:rsid w:val="00665BF6"/>
     <w:rsid w:val="00665BFA"/>
     <w:rsid w:val="00667B1B"/>
     <w:rsid w:val="0067303E"/>
     <w:rsid w:val="00674950"/>
     <w:rsid w:val="00681715"/>
     <w:rsid w:val="0068421E"/>
     <w:rsid w:val="0068498D"/>
     <w:rsid w:val="00687B0D"/>
     <w:rsid w:val="006906B8"/>
@@ -10328,93 +10318,95 @@
     <w:rsid w:val="007B76A3"/>
     <w:rsid w:val="007C1AC3"/>
     <w:rsid w:val="007C2BFE"/>
     <w:rsid w:val="007C4472"/>
     <w:rsid w:val="007C54AB"/>
     <w:rsid w:val="007C681B"/>
     <w:rsid w:val="007C74E7"/>
     <w:rsid w:val="007C761A"/>
     <w:rsid w:val="007D0538"/>
     <w:rsid w:val="007D0E2F"/>
     <w:rsid w:val="007D26DC"/>
     <w:rsid w:val="007D2FCD"/>
     <w:rsid w:val="007D443C"/>
     <w:rsid w:val="007D4BED"/>
     <w:rsid w:val="007D61F1"/>
     <w:rsid w:val="007D6BFC"/>
     <w:rsid w:val="007E0502"/>
     <w:rsid w:val="007E1351"/>
     <w:rsid w:val="007E1748"/>
     <w:rsid w:val="007E3727"/>
     <w:rsid w:val="007E5F29"/>
     <w:rsid w:val="007E6993"/>
     <w:rsid w:val="007E6DA8"/>
     <w:rsid w:val="007F2A97"/>
     <w:rsid w:val="007F4AA4"/>
+    <w:rsid w:val="007F76CE"/>
     <w:rsid w:val="007F7FF6"/>
     <w:rsid w:val="0080013D"/>
     <w:rsid w:val="00801B6E"/>
     <w:rsid w:val="00802FF5"/>
     <w:rsid w:val="00806A8C"/>
     <w:rsid w:val="0080752B"/>
     <w:rsid w:val="00810288"/>
     <w:rsid w:val="008113E8"/>
     <w:rsid w:val="0081528F"/>
     <w:rsid w:val="00815AB2"/>
     <w:rsid w:val="00815E0A"/>
     <w:rsid w:val="00815E62"/>
     <w:rsid w:val="00820B48"/>
     <w:rsid w:val="00823B47"/>
     <w:rsid w:val="0082797F"/>
     <w:rsid w:val="0082799B"/>
     <w:rsid w:val="0083412E"/>
     <w:rsid w:val="008341F9"/>
     <w:rsid w:val="00834F84"/>
     <w:rsid w:val="0083578E"/>
     <w:rsid w:val="008375D9"/>
     <w:rsid w:val="008428AF"/>
     <w:rsid w:val="00842DA4"/>
     <w:rsid w:val="00842DFA"/>
     <w:rsid w:val="00843526"/>
     <w:rsid w:val="008446AE"/>
     <w:rsid w:val="00845BD6"/>
     <w:rsid w:val="00845EAA"/>
     <w:rsid w:val="008520E5"/>
     <w:rsid w:val="008530B1"/>
     <w:rsid w:val="0085440D"/>
     <w:rsid w:val="0085457F"/>
     <w:rsid w:val="0085561E"/>
     <w:rsid w:val="00856CA2"/>
     <w:rsid w:val="00857441"/>
     <w:rsid w:val="00857C21"/>
     <w:rsid w:val="00860A6F"/>
     <w:rsid w:val="00861A5C"/>
     <w:rsid w:val="00867690"/>
     <w:rsid w:val="0087274C"/>
     <w:rsid w:val="00873F58"/>
     <w:rsid w:val="00876A43"/>
     <w:rsid w:val="008773E7"/>
+    <w:rsid w:val="00880C14"/>
     <w:rsid w:val="00883BC9"/>
     <w:rsid w:val="0088665D"/>
     <w:rsid w:val="00886F39"/>
     <w:rsid w:val="00890560"/>
     <w:rsid w:val="008924C1"/>
     <w:rsid w:val="00896975"/>
     <w:rsid w:val="008A416C"/>
     <w:rsid w:val="008A4B9C"/>
     <w:rsid w:val="008A4F13"/>
     <w:rsid w:val="008A5266"/>
     <w:rsid w:val="008A666D"/>
     <w:rsid w:val="008A6E2D"/>
     <w:rsid w:val="008A70F0"/>
     <w:rsid w:val="008B0990"/>
     <w:rsid w:val="008B0C14"/>
     <w:rsid w:val="008B0D4A"/>
     <w:rsid w:val="008B14B4"/>
     <w:rsid w:val="008B3166"/>
     <w:rsid w:val="008B4B9C"/>
     <w:rsid w:val="008B4DBE"/>
     <w:rsid w:val="008B752B"/>
     <w:rsid w:val="008B77D1"/>
     <w:rsid w:val="008C1146"/>
     <w:rsid w:val="008C1E19"/>
     <w:rsid w:val="008C2665"/>
@@ -10494,50 +10486,51 @@
     <w:rsid w:val="009A0022"/>
     <w:rsid w:val="009A1450"/>
     <w:rsid w:val="009A2D8A"/>
     <w:rsid w:val="009A3A05"/>
     <w:rsid w:val="009A59DD"/>
     <w:rsid w:val="009A7BA9"/>
     <w:rsid w:val="009B0DF0"/>
     <w:rsid w:val="009B25FF"/>
     <w:rsid w:val="009B3821"/>
     <w:rsid w:val="009B5A49"/>
     <w:rsid w:val="009B77AA"/>
     <w:rsid w:val="009C0A25"/>
     <w:rsid w:val="009C0FD1"/>
     <w:rsid w:val="009C29FA"/>
     <w:rsid w:val="009C31EC"/>
     <w:rsid w:val="009C4462"/>
     <w:rsid w:val="009C54D0"/>
     <w:rsid w:val="009D03D0"/>
     <w:rsid w:val="009D48A4"/>
     <w:rsid w:val="009E1B47"/>
     <w:rsid w:val="009E2842"/>
     <w:rsid w:val="009E445E"/>
     <w:rsid w:val="009E49EE"/>
     <w:rsid w:val="009F038E"/>
     <w:rsid w:val="009F1412"/>
+    <w:rsid w:val="009F404A"/>
     <w:rsid w:val="00A00DA7"/>
     <w:rsid w:val="00A02515"/>
     <w:rsid w:val="00A02A0C"/>
     <w:rsid w:val="00A033A9"/>
     <w:rsid w:val="00A041C3"/>
     <w:rsid w:val="00A04806"/>
     <w:rsid w:val="00A07502"/>
     <w:rsid w:val="00A15C90"/>
     <w:rsid w:val="00A15F22"/>
     <w:rsid w:val="00A161E1"/>
     <w:rsid w:val="00A179D9"/>
     <w:rsid w:val="00A22806"/>
     <w:rsid w:val="00A248D6"/>
     <w:rsid w:val="00A24C61"/>
     <w:rsid w:val="00A253E3"/>
     <w:rsid w:val="00A31D54"/>
     <w:rsid w:val="00A3202E"/>
     <w:rsid w:val="00A34D4F"/>
     <w:rsid w:val="00A37573"/>
     <w:rsid w:val="00A37CA2"/>
     <w:rsid w:val="00A40077"/>
     <w:rsid w:val="00A4084C"/>
     <w:rsid w:val="00A4099E"/>
     <w:rsid w:val="00A424E2"/>
     <w:rsid w:val="00A5040F"/>
@@ -12632,62 +12625,58 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1902519801">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.hslu.ch/praxisausbildung/" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.bin"/></Relationships>
 </file>
 
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.bin"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\sharnold\AppData\Local\Temp\Docunize\00%20Vorlage%20A4%20hoch%202.dotm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
@@ -12997,50 +12986,52 @@
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00372B23"/>
     <w:rsid w:val="00053F37"/>
     <w:rsid w:val="000B0A3D"/>
     <w:rsid w:val="00372B23"/>
     <w:rsid w:val="004D31EC"/>
     <w:rsid w:val="00540E9B"/>
     <w:rsid w:val="00555453"/>
     <w:rsid w:val="00663E3D"/>
     <w:rsid w:val="007E5F29"/>
+    <w:rsid w:val="007F76CE"/>
+    <w:rsid w:val="00833E16"/>
     <w:rsid w:val="00A00DA7"/>
     <w:rsid w:val="00C36F10"/>
     <w:rsid w:val="00C504D2"/>
     <w:rsid w:val="00C630C9"/>
     <w:rsid w:val="00C97B5C"/>
     <w:rsid w:val="00CD0C72"/>
     <w:rsid w:val="00E35D09"/>
     <w:rsid w:val="00E91489"/>
     <w:rsid w:val="00FB3097"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -13819,214 +13810,277 @@
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<officeatwork xmlns="http://schemas.officeatwork.com/Document">eNp7v3u/jUt+cmlual6JnY1PYl56aWJ6qp2RgampjT6ca6MPVwMA6D4SQg==</officeatwork>
+<officeatwork xmlns="http://schemas.officeatwork.com/MasterProperties">eNrtWt1u2zYUvi/QdyAKpDezZUmWZRvthHlO3Hi1Fy9SW2AoMNDSkU2EEjWKius+z95iBXbRB9orjP5NHDsSnbTdMChIHEQ6fzz8eEh+J3//+dfLIU4F8BFnCXAxd0Gkzv4z1D/9GUfw/TMADA0zrFfHtgVVy2oaVWyMcbVhG+160GgEtuk/Qx1fkGsp3cM0hWfIBQq+gKDH+EUmkkxs3tzxRGDP99bxJfgkIRALqdQjQIN0/Rut3r/pn8o3bzHNwDF1o6mbhq23DbtRt+vttt20jZe11duXtaXervrKzdbCWZSEn/+IJ8BztbZBrQa8VdfVtPo+i7c6XRYL7ItczSFOEhJPPDymMMBjoBttVCtWuBNjNT8hp0ClNJ9fJILcRHmfn11ps0i8y6IEx/NiqwnmIlpNeq6kRwSFIqEe4am4Pc33Zo0EAQUVyQFWs+hmYUg+FAaYUapi7Sc2VhpwJwg4pKkrOIBQFP61P1KU7BIxVxRVwQMFAYrim3FJZMt1QOLCRHiyACVTVizYw4WTdDbEhBYPKJl7rEiqHwvOgsy/vcIcF6YcTUB+CkCnUi5GWRygc+Ac4twl26UslSnZWupxkJqU+FNAr/jnT2kKufqyPEdYLOq0xGHOVNQ29be2W6vvrd3dLBUsWmoVV+97iwG7yhalwJsnXySoCz7BMUnxOvnFe4re1FuGbVh6W28a9VajXdcbx+wphmZo6Jz509SfZhTQIPsIPEZVhHrPcZS8cCuo71Vd4NfEh7SC3gEPBaSCYzlxyKqsFXJdrmfNUFxB20Lt7DkbsVSE2J8is223K6h7XrV13TwihvrWtoe+swwkv02zhUwDGYaKvrXVn81m2jSlmeZP8/F/qyA5CoEO2IQNMJ/cTNHJ4lF68n7h7bdg5XSimYauaw35M4vCQoNuhCnNNXi1Mmg21Az2GJPwPWxRuppABLIChr9HWrg2rBjpxTSGs94vw69gepQIY8/siM2AJ4zE4r0gAmi0XJc7qRGRTIula0Zbb6g6MvMchYzKg9YBT+EDPNUf5qnY19G1q5OJKeMKVcs2mnXTklOnG0brmGLlCghDufVcSk8V1EkSSq6WpTKNcIzluZjEFXTuDt5ofc89u3zb7565ufZvl9s3MdkeR5y9iphrxvWnjNGRPBYqlDiyc+DtkRjHH+WYltUWbQrt0yd9b/tHru+dBC0Sg9ZZyt9Vs3h3gz+YzPyzOOHy/jS6fYBxdktqPX8n2jmzOFyGrqWr0H9QKawumcRYZBzOyWR6CemP777MsWB145EPU6UtuARzCeb/LJi3Zo0SySWS/xdINhWQbFjySqQvkdw6imHrjBMqs0wTdCkvqJgHFXTKJAyEvPho/dfDfwe1zjvChTSAQ1F0R9lFcT9O5aE2Eyj8/Imj1yyKsniNpuX1fYj5FQh5O0dFY9vJkpycUNtkCG1zdhyyV3l9DJQtE5n1Y6C8CljDm4C/CZ5r+2RybY/JziO3TdsMfF8PqpYfyo/6uF1tt8xxNQSMG+PW2G438Q257fHsMLe9fPHVqW2rbpitlt6WTxrfkNouoI0Pc9vejHzwgD6M25aLgFxjdWL8uIAVqeiHEczOayw3kRV/h+MUjUAUpP0uoewMM6C0QOkub3zQLVKxdIf1czqYL0ghDZn20ycNWeWRfIIzFRu3iGRnoamis8PgFHvao3Ud3TZRDbXMutk0m+oF6xF08OE+iTPSRhrqVCV0GZeDWvFnVgudMz5D66/RhevJF6jz6ohOjPnlmibqbQ619sVXaUvc0xrIhfjTJ4/A7X5X4eHL6X/XBnCeU/HCgw9CnrHnVAp/vMCzO0vg+US8OA7+J9fjLh+EJwvjtYX1hYlDnm52yoXEgyCw4+PxTFzZ2ihbG2Vro2xtlK2NsrVRcmglh1a2Nkowl62NEsklksvWRtnaKFsb37a1UTvwz/z/ANxjDPk=</officeatwork>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010048C2734AD7FD9D48BCA5BD84CACC68F6" ma:contentTypeVersion="18" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="6e0f749f18dc5766457212d41e7d50d4">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="83f370fc-2ab7-41b7-87f7-d7459a3f2056" xmlns:ns3="3f9d5b09-a744-4eea-8a73-36a6ca5ddd3b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6b3641a26b885d940ae013fd526dd6fc" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="83f370fc-2ab7-41b7-87f7-d7459a3f2056">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="3f9d5b09-a744-4eea-8a73-36a6ca5ddd3b" xsi:nil="true"/>
+    <Status xmlns="83f370fc-2ab7-41b7-87f7-d7459a3f2056" xsi:nil="true"/>
+    <Stand xmlns="83f370fc-2ab7-41b7-87f7-d7459a3f2056" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010048C2734AD7FD9D48BCA5BD84CACC68F6" ma:contentTypeVersion="24" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="54e6c22e29439dcd74ef4ee334c16f3b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="83f370fc-2ab7-41b7-87f7-d7459a3f2056" xmlns:ns3="3f9d5b09-a744-4eea-8a73-36a6ca5ddd3b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7cfa8489bfb4bba0ba46bc139f7a19e2" ns2:_="" ns3:_="">
     <xsd:import namespace="83f370fc-2ab7-41b7-87f7-d7459a3f2056"/>
     <xsd:import namespace="3f9d5b09-a744-4eea-8a73-36a6ca5ddd3b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
+                <xsd:element ref="ns2:Status" minOccurs="0"/>
+                <xsd:element ref="ns2:Stand" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="83f370fc-2ab7-41b7-87f7-d7459a3f2056" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Status" ma:index="1" nillable="true" ma:displayName="Status" ma:format="Dropdown" ma:internalName="Status" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="Abklärung Dauer Praktikum"/>
+                        <xsd:enumeration value="Warten auf Konzept"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Stand" ma:index="2" nillable="true" ma:displayName="Stand" ma:format="Dropdown" ma:internalName="Stand" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="Geprüft 2026"/>
+                        <xsd:enumeration value="Geprüft 2027"/>
+                        <xsd:enumeration value="Geprüft 2028"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="11" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:hidden="true" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="14" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="15" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="15" nillable="true" ma:displayName="KeyPoints" ma:hidden="true" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9a48e02a-304b-44db-a51f-647cba8d1c2e" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="24" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="24" nillable="true" ma:displayName="Location" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3f9d5b09-a744-4eea-8a73-36a6ca5ddd3b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{af93a5c8-83cd-4eda-b456-8f7323ba9c27}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3f9d5b09-a744-4eea-8a73-36a6ca5ddd3b">
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{af93a5c8-83cd-4eda-b456-8f7323ba9c27}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="3f9d5b09-a744-4eea-8a73-36a6ca5ddd3b">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Freigegeben für" ma:hidden="true" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Freigegeben für - Details" ma:hidden="true" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -14071,146 +14125,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-<officeatwork xmlns="http://schemas.officeatwork.com/MasterProperties">eNrtWt1u2zYUvi/QdyAKpDezZUmWZRvthHlO3Hi1Fy9SW2AoMNDSkU2EEjWKius+z95iBXbRB9orjP5NHDsSnbTdMChIHEQ6fzz8eEh+J3//+dfLIU4F8BFnCXAxd0Gkzv4z1D/9GUfw/TMADA0zrFfHtgVVy2oaVWyMcbVhG+160GgEtuk/Qx1fkGsp3cM0hWfIBQq+gKDH+EUmkkxs3tzxRGDP99bxJfgkIRALqdQjQIN0/Rut3r/pn8o3bzHNwDF1o6mbhq23DbtRt+vttt20jZe11duXtaXervrKzdbCWZSEn/+IJ8BztbZBrQa8VdfVtPo+i7c6XRYL7ItczSFOEhJPPDymMMBjoBttVCtWuBNjNT8hp0ClNJ9fJILcRHmfn11ps0i8y6IEx/NiqwnmIlpNeq6kRwSFIqEe4am4Pc33Zo0EAQUVyQFWs+hmYUg+FAaYUapi7Sc2VhpwJwg4pKkrOIBQFP61P1KU7BIxVxRVwQMFAYrim3FJZMt1QOLCRHiyACVTVizYw4WTdDbEhBYPKJl7rEiqHwvOgsy/vcIcF6YcTUB+CkCnUi5GWRygc+Ac4twl26UslSnZWupxkJqU+FNAr/jnT2kKufqyPEdYLOq0xGHOVNQ29be2W6vvrd3dLBUsWmoVV+97iwG7yhalwJsnXySoCz7BMUnxOvnFe4re1FuGbVh6W28a9VajXdcbx+wphmZo6Jz509SfZhTQIPsIPEZVhHrPcZS8cCuo71Vd4NfEh7SC3gEPBaSCYzlxyKqsFXJdrmfNUFxB20Lt7DkbsVSE2J8is223K6h7XrV13TwihvrWtoe+swwkv02zhUwDGYaKvrXVn81m2jSlmeZP8/F/qyA5CoEO2IQNMJ/cTNHJ4lF68n7h7bdg5XSimYauaw35M4vCQoNuhCnNNXi1Mmg21Az2GJPwPWxRuppABLIChr9HWrg2rBjpxTSGs94vw69gepQIY8/siM2AJ4zE4r0gAmi0XJc7qRGRTIula0Zbb6g6MvMchYzKg9YBT+EDPNUf5qnY19G1q5OJKeMKVcs2mnXTklOnG0brmGLlCghDufVcSk8V1EkSSq6WpTKNcIzluZjEFXTuDt5ofc89u3zb7565ufZvl9s3MdkeR5y9iphrxvWnjNGRPBYqlDiyc+DtkRjHH+WYltUWbQrt0yd9b/tHru+dBC0Sg9ZZyt9Vs3h3gz+YzPyzOOHy/jS6fYBxdktqPX8n2jmzOFyGrqWr0H9QKawumcRYZBzOyWR6CemP777MsWB145EPU6UtuARzCeb/LJi3Zo0SySWS/xdINhWQbFjySqQvkdw6imHrjBMqs0wTdCkvqJgHFXTKJAyEvPho/dfDfwe1zjvChTSAQ1F0R9lFcT9O5aE2Eyj8/Imj1yyKsniNpuX1fYj5FQh5O0dFY9vJkpycUNtkCG1zdhyyV3l9DJQtE5n1Y6C8CljDm4C/CZ5r+2RybY/JziO3TdsMfF8PqpYfyo/6uF1tt8xxNQSMG+PW2G438Q257fHsMLe9fPHVqW2rbpitlt6WTxrfkNouoI0Pc9vejHzwgD6M25aLgFxjdWL8uIAVqeiHEczOayw3kRV/h+MUjUAUpP0uoewMM6C0QOkub3zQLVKxdIf1czqYL0ghDZn20ycNWeWRfIIzFRu3iGRnoamis8PgFHvao3Ud3TZRDbXMutk0m+oF6xF08OE+iTPSRhrqVCV0GZeDWvFnVgudMz5D66/RhevJF6jz6ohOjPnlmibqbQ619sVXaUvc0xrIhfjTJ4/A7X5X4eHL6X/XBnCeU/HCgw9CnrHnVAp/vMCzO0vg+US8OA7+J9fjLh+EJwvjtYX1hYlDnm52yoXEgyCw4+PxTFzZ2ihbG2Vro2xtlK2NsrVRcmglh1a2Nkowl62NEsklksvWRtnaKFsb37a1UTvwz/z/ANxjDPk=</officeatwork>
+<officeatwork xmlns="http://schemas.officeatwork.com/Document">eNp7v3u/jUt+cmlual6JnY1PYl56aWJ6qp2RgampjT6ca6MPVwMA6D4SQg==</officeatwork>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3E374D0-2F01-4379-859D-63FC995B956B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{630AB61A-1FAB-4F81-AA4D-283CA1D7D328}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74A41DEA-AAE9-49FE-8D5F-A892F5050D8B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/Document"/>
+    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/MasterProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAF9F6F2-C310-43D9-81DC-4FF34D309781}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{238000D3-2ADF-4210-AF8A-DAE93F3B7917}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="83f370fc-2ab7-41b7-87f7-d7459a3f2056"/>
     <ds:schemaRef ds:uri="3f9d5b09-a744-4eea-8a73-36a6ca5ddd3b"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DB1353C-22FD-40DA-9AEA-799C91CBB921}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{238000D3-2ADF-4210-AF8A-DAE93F3B7917}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8862B36-86B1-4FB7-9AA1-CCABB97D0073}"/>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74A41DEA-AAE9-49FE-8D5F-A892F5050D8B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{630AB61A-1FAB-4F81-AA4D-283CA1D7D328}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/MasterProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.officeatwork.com/Document"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>00 Vorlage A4 hoch 2.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1004</Words>
-  <Characters>7210</Characters>
+  <Words>1125</Words>
+  <Characters>7089</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>60</Lines>
+  <Lines>59</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>